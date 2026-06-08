--- v0 (2026-04-14)
+++ v1 (2026-06-08)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="786B070F" w14:textId="77777777" w:rsidR="005426CA" w:rsidRPr="001D3696" w:rsidRDefault="005426CA" w:rsidP="005426CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D3696">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Progress Report on Research Project</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CFACB40" w14:textId="77777777" w:rsidR="00794608" w:rsidRPr="001D3696" w:rsidRDefault="00794608" w:rsidP="005426CA">
@@ -625,111 +626,93 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:rect w14:anchorId="55881388" id="Rectangle 206" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.05pt;margin-top:15.25pt;width:13.8pt;height:14.55pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnX/lzIAIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zU20ZNV6suRUgL&#10;rFj4ANdxEgvfGLtNy9czdrqlCzwh/GB5POPjM2dmVrdHrchBgJfW1LSY5JQIw20jTVfTr1+2b5aU&#10;+MBMw5Q1oqYn4ent+vWr1eAqUdreqkYAQRDjq8HVtA/BVVnmeS808xPrhEFna0GzgCZ0WQNsQHSt&#10;sjLP59lgoXFgufAeb+9HJ10n/LYVPHxqWy8CUTVFbiHtkPZd3LP1ilUdMNdLfqbB/oGFZtLgpxeo&#10;exYY2YP8A0pLDtbbNky41ZltW8lFygGzKfLfsnnqmRMpFxTHu4tM/v/B8o+HRyCyqemMEsM0lugz&#10;isZMpwQp83kUaHC+wrgn9wgxRe8eLP/mibGbHuPEHYAdesEapFXE+OzFg2h4fEp2wwfbID7bB5u0&#10;OragIyCqQI6pJKdLScQxEI6XxWJWzrFwHF3FcrpYztIPrHp+7MCHd8JqEg81BSSfwNnhwYdIhlXP&#10;IYm8VbLZSqWSAd1uo4AcGHbHNq0zur8OU4YMNb2ZlbOE/MLnryHytP4GoWXANldS13R5CWJVVO2t&#10;aVITBibVeEbKypxljMqNFdjZ5oQqgh17GGcOD72FH5QM2L819d/3DAQl6r3BStwU02ls+GRMZ4sS&#10;Dbj27K49zHCEqmmgZDxuwjgkewey6/GnIuVu7B1Wr5VJ2VjZkdWZLPZoEvw8T3EIru0U9Wvq1z8B&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8RMuG3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMw&#10;EETvSPyDtUjcqN1WCW2IUyFQkTi26YXbJjZJIF5HsdMGvp7lBKfRaEYzL9/NrhdnO4bOk4blQoGw&#10;VHvTUaPhVO7vNiBCRDLYe7IavmyAXXF9lWNm/IUO9nyMjeARChlqaGMcMilD3VqHYeEHS5y9+9Fh&#10;ZDs20ox44XHXy5VSqXTYET+0ONin1tafx8lpqLrVCb8P5Yty2/06vs7lx/T2rPXtzfz4ACLaOf6V&#10;4Ref0aFgpspPZILoNaw3S26yqgQE52lyD6LSkGxTkEUu//MXPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBnX/lzIAIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQA8RMuG3QAAAAcBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A3AE17" w14:textId="77777777" w:rsidR="0087775C" w:rsidRDefault="0087775C" w:rsidP="0087775C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidRPr="0087775C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> research has been conducted in accordance </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> the stated plan</w:t>
+        <w:t xml:space="preserve"> research has been conducted in accordance to the stated plan</w:t>
       </w:r>
       <w:r w:rsidR="00BC6522">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="465A9D81" w14:textId="77777777" w:rsidR="00BC6522" w:rsidRDefault="00A64C00" w:rsidP="0087775C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
@@ -772,51 +755,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:rect w14:anchorId="29E56B86" id="Rectangle 207" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.05pt;margin-top:13.95pt;width:13.8pt;height:14.55pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+U2zdIQIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2midu2iptPUUYQ0&#10;YGLwA66Ok1g4tjm7Tcev5+x0pQOeEH6wfL7z5+++u1vdHHvNDhK9sqbi+WTKmTTC1sq0Ff/6Zftm&#10;yZkPYGrQ1siKP0nPb9avX60GV8rCdlbXEhmBGF8OruJdCK7MMi862YOfWCcNORuLPQQysc1qhIHQ&#10;e50V0+lVNlisHVohvafbu9HJ1wm/aaQIn5rGy8B0xYlbSDumfRf3bL2CskVwnRInGvAPLHpQhj49&#10;Q91BALZH9QdUrwRab5swEbbPbNMoIVMOlE0+/S2bxw6cTLmQON6dZfL/D1Z8PDwgU3XFZ5wZ6KlE&#10;n0k0MK2WrJguokCD8yXFPboHjCl6d2/FN8+M3XQUJ28R7dBJqIlWHuOzFw+i4ekp2w0fbE34sA82&#10;aXVssI+ApAI7ppI8nUsij4EJuswX8+KKCifIlS9ni+U8/QDl82OHPryTtmfxUHEk8gkcDvc+RDJQ&#10;Pock8larequ0Tga2u41GdgDqjm1aJ3R/GaYNGyp+PS/mCfmFz19CTNP6G0SvArW5Vn3Fl+cgKKNq&#10;b02dmjCA0uOZKGtzkjEqN1ZgZ+snUhHt2MM0c3ToLP7gbKD+rbj/vgeUnOn3hipxnc9mseGTMZsv&#10;CjLw0rO79IARBFXxwNl43IRxSPYOVdvRT3nK3dhbql6jkrKxsiOrE1nq0ST4aZ7iEFzaKerX1K9/&#10;AgAA//8DAFBLAwQUAAYACAAAACEAmcJwnN0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7D&#10;MBBE70j8g7VI3KjTVG3aNJsKgYrEsU0v3DbxNgnEdhQ7beDrMadyHM3ozct2k+7EhQfXWoMwn0Ug&#10;2FRWtaZGOBX7pzUI58ko6qxhhG92sMvv7zJKlb2aA1+OvhYBYlxKCI33fSqlqxrW5Ga2ZxO6sx00&#10;+RCHWqqBrgGuOxlH0Upqak14aKjnl4arr+OoEco2PtHPoXiL9Ga/8O9T8Tl+vCI+PkzPWxCeJ38b&#10;w59+UIc8OJV2NMqJDmGxnoclQpxsQIR+tUxAlAjLJAKZZ/K/f/4LAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/lNs3SECAAA9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAmcJwnN0AAAAHAQAADwAAAAAAAAAAAAAAAAB7BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BC6522">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D594ABD" w14:textId="77777777" w:rsidR="00BC6522" w:rsidRDefault="00BC6522" w:rsidP="0087775C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1672,51 +1655,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:shape w14:anchorId="1731D76A" id="Freeform 209" o:spid="_x0000_s1026" style="position:absolute;margin-left:287.55pt;margin-top:-9.75pt;width:162pt;height:0;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="3240,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxtN1X8gIAAIoGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW1vmzAQ/j5p/8Hyx0kpkNC0QSVVlZdp&#10;UrdVavYDHNsENLCZ7YR00/777gykpFWlaRofyJk73z3PveXm9liV5CCNLbRKaXQRUiIV16JQu5R+&#10;26xH15RYx5RgpVYypU/S0tv5+3c3TZ3Isc51KaQh4ETZpKlTmjtXJ0FgeS4rZi90LRUoM20q5uBo&#10;doEwrAHvVRmMw3AaNNqI2mgurYWvy1ZJ595/lknuvmaZlY6UKQVszr+Nf2/xHcxvWLIzrM4L3sFg&#10;/4CiYoWCoCdXS+YY2Zvilauq4EZbnbkLrqtAZ1nBpecAbKLwBZvHnNXSc4Hk2PqUJvv/3PIvhwdD&#10;CpHSCSWKVVCitZESE07G4Qzz09Q2AbPH+sEgQ1vfa/7dgiI40+DBgg3ZNp+1AD9s77TPyTEzFd4E&#10;tuToU/90Sr08OsLh4zi8vIpDqBDvdQFL+ot8b91Hqb0Tdri3rq2aAMnnXHTIN3A/q0oo4IeAhKQh&#10;k3Hcl/hkE53Z5MCya4KTxXhggR7ecAQJGwTrHQHsXQ+M5T1WflQdWJAIw+EIfW5qbTEniByIbyLE&#10;Ai7ACpm9YQwA0XgyNG4vdUEM9P3LjjeUQMdvW7I1c4gNY6BIGqg/5orkWAqPrNIHudHewr0oG8R6&#10;1pZqaNV6GdSwVcMNjOO5nWIj5EFllV4XZelLWypENA1nUw/F6rIQqEQ01uy2i9KQA8OR9k+XhzMz&#10;o/dKeGe5ZGLVyY4VZStD8NLnGDqwywT2op/ZX7NwtrpeXcejeDxdjeJwuRzdrRfxaLqOri6Xk+Vi&#10;sYx+I7QoTvJCCKkQXb8/ovjv5rPbZO3knzbIGYszsmv/vCYbnMPwSQYu/a9n52cVx7Od560WTzCq&#10;RrcLERY4CLk2PylpYBmm1P7YMyMpKT8p2DazKMbmcP4QX15BixAz1GyHGqY4uEqpo9DpKC5cu3H3&#10;tSl2OUSKfFmVvoMVkRU4zh5fi6o7wMLzDLrljBt1ePZWz38h8z8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9PIz63wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR2rZO2oUkap0qR&#10;EDsqAgdw42kcEdtp7LaB0zNISLCcP09/3hTbyfTsgqPvnBUQzyNgaBunOtsKeH97mqXAfJBWyd5Z&#10;FPCJHrbl7U0hc+Wu9hUvdWgZlVifSwE6hCHn3DcajfRzN6Cl3dGNRgYax5arUV6p3PR8EUUP3MjO&#10;0gUtB3zU2HzUZyMg3e+Gl1VarU/1brmovvTSrU7PQtzfTdUGWMAp/MHwo0/qUJLTwZ2t8qwXkKyT&#10;mFABszhLgBGRZhklh9+ElwX//0P5DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADG03Vfy&#10;AgAAigYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH08&#10;jPrfAAAACwEAAA8AAAAAAAAAAAAAAAAATAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AABYBgAAAAA=&#10;" o:allowincell="f" path="m,l3240,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;2057400,0" o:connectangles="0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0078459D" w:rsidRPr="00872DAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(…</w:t>
       </w:r>
       <w:r w:rsidR="0078459D" w:rsidRPr="00872DAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…</w:t>
@@ -1773,67 +1756,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidRPr="00834261">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>__</w:t>
-[...15 lines deleted...]
-        <w:t>__/___</w:t>
+        <w:t>___/___/___</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="658233E5" w14:textId="77777777" w:rsidR="0078459D" w:rsidRPr="00872DAD" w:rsidRDefault="0078459D" w:rsidP="0078459D">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2814"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Project Leader</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0DD4B9" w14:textId="77777777" w:rsidR="0078459D" w:rsidRDefault="0078459D" w:rsidP="0078459D">
@@ -1962,51 +1929,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:shape w14:anchorId="72E18EC3" id="Freeform 208" o:spid="_x0000_s1026" style="position:absolute;margin-left:287.55pt;margin-top:-9.75pt;width:162pt;height:0;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="3240,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABK+ll9AIAAIoGAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1r2zAUfR/sPwg9DlLbiZsmoU4pSTMG&#10;3VZo9gMUS47NZMmTlDjd2H/fvfJHnZbCGPODI/leXZ1z7keub06lJEdhbKFVQqOLkBKhUs0LtU/o&#10;t+1mNKPEOqY4k1qJhD4JS2+W799d19VCjHWuJReGQBBlF3WV0Ny5ahEENs1FyeyFroQCY6ZNyRxs&#10;zT7ghtUQvZTBOAynQa0Nr4xOhbXwdd0Y6dLHzzKRuq9ZZoUjMqGAzfm38e8dvoPlNVvsDavyIm1h&#10;sH9AUbJCwaV9qDVzjBxM8SpUWaRGW525i1SXgc6yIhWeA7CJwhdsHnNWCc8FxLFVL5P9f2HTL8cH&#10;Qwqe0DElipWQoo0RAgUn43CG+tSVXYDbY/VgkKGt7nX63YIhOLPgxoIP2dWfNYc47OC01+SUmRJP&#10;Alty8tI/9dKLkyMpfByHl1dxCBlKO1vAFt3B9GDdR6F9EHa8t67JGoeV15y3yLdwPislJPBDQEJS&#10;k8k47lLc+0RnPjmwbIug9wAl+igY4Y1Ak4FbSLpAAHvfAWN5hzU9qRYsrAjD5gi9NpW2qAkiB+Lb&#10;CLFACPBCZm84A0B0ngydm0PtJQbq/mXFG0qg4ncN2Yo5xIZ34JLUCfVakRxT4ZGV+ii22nu4F2mD&#10;u56tUg29miiDHDZmOIH3eG793Qh5kFmlN4WUPrVSIaJpOJ96KFbLgqMR0Viz362kIUeGLe2fVocz&#10;N6MPivtguWD8rl07VshmDZdLrzFUYKsE1qLv2V/zcH43u5vFo3g8vRvF4Xo9ut2s4tF0E11drifr&#10;1Wod/UZoUbzIC86FQnTd/Ijiv+vPdpI1nd9PkDMWZ2Q3/nlNNjiH4UUGLt2vZ+d7Fduz6eed5k/Q&#10;qkY3AxEGOCxybX5SUsMwTKj9cWBGUCI/KZg28yiGRiLOb+LLKygRYoaW3dDCVAqhEuooVDouV66Z&#10;uIfKFPscbop8WpW+hRGRFdjOHl+Dqt3AwPMM2uGME3W4917PfyHLPwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAH08jPrfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJHatk7ahSRqn&#10;SpEQOyoCB3DjaRwR22nstoHTM0hIsJw/T3/eFNvJ9OyCo++cFRDPI2BoG6c62wp4f3uapcB8kFbJ&#10;3lkU8IketuXtTSFz5a72FS91aBmVWJ9LATqEIefcNxqN9HM3oKXd0Y1GBhrHlqtRXqnc9HwRRQ/c&#10;yM7SBS0HfNTYfNRnIyDd74aXVVqtT/Vuuai+9NKtTs9C3N9N1QZYwCn8wfCjT+pQktPBna3yrBeQ&#10;rJOYUAGzOEuAEZFmGSWH34SXBf//Q/kNAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAASvp&#10;ZfQCAACKBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;fTyM+t8AAAALAQAADwAAAAAAAAAAAAAAAABOBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAFoGAAAAAA==&#10;" o:allowincell="f" path="m,l3240,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;2057400,0" o:connectangles="0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0078459D" w:rsidRPr="00872DAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(…</w:t>
       </w:r>
       <w:r w:rsidR="0078459D" w:rsidRPr="00872DAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…</w:t>
@@ -2023,267 +1990,226 @@
     <w:p w14:paraId="2F096326" w14:textId="77777777" w:rsidR="004A7BBF" w:rsidRPr="001D3696" w:rsidRDefault="0078459D" w:rsidP="0078459D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                           </w:t>
       </w:r>
       <w:r w:rsidRPr="00834261">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>__</w:t>
-[...15 lines deleted...]
-        <w:t>__/___</w:t>
+        <w:t>___/___/___</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="162D87F7" w14:textId="77777777" w:rsidR="0078459D" w:rsidRPr="00872DAD" w:rsidRDefault="0078459D" w:rsidP="0078459D">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="2813" w:firstLine="67"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872DAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00872DAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00872DAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00872DAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="6BC5DC6E" w14:textId="77777777" w:rsidR="005426CA" w:rsidRPr="001D3696" w:rsidRDefault="005426CA" w:rsidP="00A11DE3">
-[...28 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="0078459D" w:rsidRPr="00872DAD" w:rsidSect="006D0033">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="69073631" w14:textId="77777777" w:rsidR="00242A1D" w:rsidRDefault="00242A1D" w:rsidP="009509CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="069BB47C" w14:textId="77777777" w:rsidR="00242A1D" w:rsidRDefault="00242A1D" w:rsidP="009509CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Uni">
-    <w:altName w:val="MS PMincho"/>
+    <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="7407FFD2" w14:textId="77777777" w:rsidR="002C566E" w:rsidRDefault="00A64C00">
     <w:pPr>
       <w:kinsoku w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="19594D03" wp14:editId="11EC3479">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6545580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10070465</wp:posOffset>
               </wp:positionV>
@@ -2312,79 +2238,79 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2DA5CB44" w14:textId="77777777" w:rsidR="002C566E" w:rsidRDefault="002C566E">
+                        <w:p w14:paraId="2DA5CB44" w14:textId="3C1614DF" w:rsidR="002C566E" w:rsidRDefault="002C566E">
                           <w:pPr>
                             <w:kinsoku w:val="0"/>
                             <w:overflowPunct w:val="0"/>
                             <w:spacing w:line="265" w:lineRule="exact"/>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:rFonts w:cs="Times New Roman"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:cs="Times New Roman"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:cs="Times New Roman"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:cs="Times New Roman"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00A64C00">
+                          <w:r w:rsidR="0071612A">
                             <w:rPr>
                               <w:rFonts w:cs="Times New Roman"/>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:cs="Times New Roman"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="4C73CA37" w14:textId="77777777" w:rsidR="002C566E" w:rsidRDefault="002C566E">
                           <w:pPr>
                             <w:spacing w:line="265" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="465254"/>
                               <w:w w:val="105"/>
                             </w:rPr>
                             <w:t>Page</w:t>
                           </w:r>
@@ -2735,82 +2661,82 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="19594D03" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:515.4pt;margin-top:792.95pt;width:14.6pt;height:14pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAB19H01QEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QVsFXUdLXsahHS&#10;AistfIDj2ElE4jEzbpPy9YydpsvlDfFiTTzjM+ecmeyup6EXR4PUgSvlepVLYZyGunNNKb9+uX+1&#10;lYKCcrXqwZlSngzJ6/3LF7vRF2YDLfS1QcEgjorRl7INwRdZRro1g6IVeOM4aQEHFfgTm6xGNTL6&#10;0GebPH+bjYC1R9CGiG/v5qTcJ3xrjQ6frSUTRF9K5hbSiems4pntd6poUPm202ca6h9YDKpz3PQC&#10;daeCEgfs/oIaOo1AYMNKw5CBtZ02SQOrWed/qHlqlTdJC5tD/mIT/T9Y/en45B9RhOkdTDzAJIL8&#10;A+hvJBzctso15gYRxtaomhuvo2XZ6Kk4P41WU0ERpBo/Qs1DVocACWiyOERXWKdgdB7A6WK6mYLQ&#10;seX2zesNZzSn1ldX2zwNJVPF8tgjhfcGBhGDUiLPNIGr4wOFSEYVS0ns5eC+6/s01979dsGF8SaR&#10;j3xn5mGqJq6OIiqoTywDYV4TXmsOWsAfUoy8IqWk7weFRor+g2Mr4j4tAS5BtQTKaX5ayiDFHN6G&#10;ee8OHrumZeTZbAc3bJftkpRnFmeePPak8Lyica9+/U5Vzz/S/icAAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+a45a4QAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF2qRk2IU1UI&#10;TkiINBw4Osk2sRqvQ+y24e/ZnuA2ox3Nvsm3sxvEGadgPWlYLhQIpMa3ljoNn9XrwwZEiIZaM3hC&#10;DT8YYFvc3uQma/2FSjzvYye4hEJmNPQxjpmUoenRmbDwIxLfDn5yJrKdOtlO5sLlbpCPSiXSGUv8&#10;oTcjPvfYHPcnp2H3ReWL/X6vP8pDaasqVfSWHLW+v5t3TyAizvEvDFd8RoeCmWp/ojaIgb1aKWaP&#10;rNabdQrimlGJ4oE1q2S5SkEWufy/o/gFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAdfR&#10;9NUBAACQAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;fmuOWuEAAAAPAQAADwAAAAAAAAAAAAAAAAAvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:515.4pt;margin-top:792.95pt;width:14.6pt;height:14pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvz8h0rgIAAKgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuOmzAQfa/Uf7D8znJZkgBaskpCqCpt&#10;L9JuP8ABE6yCTW0nsF313zs2IdnLS9WWB2uwx2fOzBzPze3QNuhIpWKCp9i/8jCivBAl4/sUf3vI&#10;nQgjpQkvSSM4TfEjVfh2+f7dTd8lNBC1aEoqEYBwlfRdimutu8R1VVHTlqgr0VEOh5WQLdHwK/du&#10;KUkP6G3jBp43d3shy06KgioFu9l4iJcWv6poob9UlaIaNSkGbtqu0q47s7rLG5LsJelqVpxokL9g&#10;0RLGIegZKiOaoINkb6BaVkihRKWvCtG6oqpYQW0OkI3vvcrmviYdtblAcVR3LpP6f7DF5+NXiVgJ&#10;vcOIkxZa9EAHjdZiQNemOn2nEnC678BND7BtPE2mqrsTxXeFuNjUhO/pSkrR15SUwM43N91nV0cc&#10;ZUB2/SdRQhhy0MICDZVsDSAUAwE6dOnx3BlDpTAho1kYwEkBR/5iEXm2cy5JpsudVPoDFS0yRool&#10;NN6Ck+Od0oYMSSYXE4uLnDWNbX7DX2yA47gDoeGqOTMkbC+fYi/eRtsodMJgvnVCL8ucVb4JnXnu&#10;L2bZdbbZZP4vE9cPk5qVJeUmzKQrP/yzvp0UPirirCwlGlYaOENJyf1u00h0JKDr3H625HBycXNf&#10;0rBFgFxepeQHobcOYiefRwsnzMOZEy+8yPH8eB3PvTAOs/xlSneM039PCfUpjmfBbNTShfSr3Dz7&#10;vc2NJC3TMDka1qYY5ACfcSKJUeCWl9bWhDWj/awUhv6lFNDuqdFWr0aio1j1sBsAxYh4J8pHUK4U&#10;oCwQIYw7MGohf2LUw+hIsfpxIJJi1HzkoH4zZyZDTsZuMggv4GqKNUajudHjPDp0ku1rQB7fFxcr&#10;eCEVs+q9sDi9KxgHNonT6DLz5vm/9boM2OVvAAAA//8DAFBLAwQUAAYACAAAACEAfmuOWuEAAAAP&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdqkZNiFNVCE5IiDQcODrJNrEa&#10;r0PstuHv2Z7gNqMdzb7Jt7MbxBmnYD1pWC4UCKTGt5Y6DZ/V68MGRIiGWjN4Qg0/GGBb3N7kJmv9&#10;hUo872MnuIRCZjT0MY6ZlKHp0Zmw8CMS3w5+ciaynTrZTubC5W6Qj0ol0hlL/KE3Iz732Bz3J6dh&#10;90Xli/1+rz/KQ2mrKlX0lhy1vr+bd08gIs7xLwxXfEaHgplqf6I2iIG9Wilmj6zWm3UK4ppRieKB&#10;NatkuUpBFrn8v6P4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC/PyHSuAgAAqAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH5rjlrhAAAADwEA&#10;AA8AAAAAAAAAAAAAAAAACAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAWBgAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="2DA5CB44" w14:textId="77777777" w:rsidR="002C566E" w:rsidRDefault="002C566E">
+                  <w:p w14:paraId="2DA5CB44" w14:textId="3C1614DF" w:rsidR="002C566E" w:rsidRDefault="002C566E">
                     <w:pPr>
                       <w:kinsoku w:val="0"/>
                       <w:overflowPunct w:val="0"/>
                       <w:spacing w:line="265" w:lineRule="exact"/>
                       <w:ind w:left="40"/>
                       <w:rPr>
                         <w:rFonts w:cs="Times New Roman"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:cs="Times New Roman"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:cs="Times New Roman"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:cs="Times New Roman"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00A64C00">
+                    <w:r w:rsidR="0071612A">
                       <w:rPr>
                         <w:rFonts w:cs="Times New Roman"/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:cs="Times New Roman"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="4C73CA37" w14:textId="77777777" w:rsidR="002C566E" w:rsidRDefault="002C566E">
                     <w:pPr>
                       <w:spacing w:line="265" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="465254"/>
                         <w:w w:val="105"/>
                       </w:rPr>
                       <w:t>Page</w:t>
                     </w:r>
@@ -3151,76 +3077,117 @@
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="465254"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>No.3/2018</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5EBDB747" w14:textId="77777777" w:rsidR="00242A1D" w:rsidRDefault="00242A1D" w:rsidP="009509CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6D08BC7A" w14:textId="77777777" w:rsidR="00242A1D" w:rsidRDefault="00242A1D" w:rsidP="009509CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="56B7B850" w14:textId="708E925A" w:rsidR="0071612A" w:rsidRPr="0071612A" w:rsidRDefault="0071612A" w:rsidP="0071612A">
+    <w:pPr>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0071612A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="2"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>AU-R1-</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0071612A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="2"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:cs/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="38606060" w14:textId="77777777" w:rsidR="0071612A" w:rsidRDefault="0071612A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000885"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -8988,255 +8955,254 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2090033379">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1015381584">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1725716732">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1123187171">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1345203394">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1817409938">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1224870487">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="736047797">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="398942291">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1254247494">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="725646941">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1331906279">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="361593015">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="738788982">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="848711526">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1619412375">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="816843556">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="2117867761">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="130563675">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="252011640">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="408580839">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="55783139">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="137844850">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="160969905">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="758672871">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="2065330804">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="755245206">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1068847353">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="991904300">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1695380570">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="607203462">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1062095875">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="619990560">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1638997748">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1979646592">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1662927755">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1303000078">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="988825070">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1820999022">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1191070756">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1175027049">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="1497064292">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="211380593">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="2074155712">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="1521120495">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="1517773742">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="488717497">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="771243656">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="1964145191">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="50" w16cid:durableId="267667647">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="51" w16cid:durableId="215705797">
+  <w:num w:numId="51">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="52" w16cid:durableId="386073119">
+  <w:num w:numId="52">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="53" w16cid:durableId="596905736">
+  <w:num w:numId="53">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="54" w16cid:durableId="179508168">
+  <w:num w:numId="54">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="55" w16cid:durableId="874537467">
+  <w:num w:numId="55">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="56" w16cid:durableId="801459552">
+  <w:num w:numId="56">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="57" w16cid:durableId="960527232">
+  <w:num w:numId="57">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="58" w16cid:durableId="1854606757">
+  <w:num w:numId="58">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F121F"/>
     <w:rsid w:val="000007C8"/>
     <w:rsid w:val="00000E9A"/>
     <w:rsid w:val="00002B94"/>
     <w:rsid w:val="000126C0"/>
     <w:rsid w:val="000129DB"/>
     <w:rsid w:val="000140B3"/>
     <w:rsid w:val="000170EB"/>
     <w:rsid w:val="00021FD4"/>
     <w:rsid w:val="000319BF"/>
     <w:rsid w:val="000365A2"/>
     <w:rsid w:val="00036D50"/>
     <w:rsid w:val="000379E4"/>
     <w:rsid w:val="00066EAB"/>
     <w:rsid w:val="00067F93"/>
     <w:rsid w:val="0007061A"/>
     <w:rsid w:val="00080D0B"/>
     <w:rsid w:val="00080F7D"/>
     <w:rsid w:val="00085B0C"/>
     <w:rsid w:val="00092B6D"/>
     <w:rsid w:val="000A018C"/>
     <w:rsid w:val="000A6312"/>
     <w:rsid w:val="000B7A85"/>
@@ -9345,50 +9311,51 @@
     <w:rsid w:val="005E519D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13D2"/>
     <w:rsid w:val="00604977"/>
     <w:rsid w:val="0061537F"/>
     <w:rsid w:val="00621857"/>
     <w:rsid w:val="00641114"/>
     <w:rsid w:val="0064532F"/>
     <w:rsid w:val="00656F6E"/>
     <w:rsid w:val="006A1769"/>
     <w:rsid w:val="006A2137"/>
     <w:rsid w:val="006A3495"/>
     <w:rsid w:val="006A41F9"/>
     <w:rsid w:val="006A68BE"/>
     <w:rsid w:val="006A6FA2"/>
     <w:rsid w:val="006B0B74"/>
     <w:rsid w:val="006B5744"/>
     <w:rsid w:val="006C0E04"/>
     <w:rsid w:val="006C3799"/>
     <w:rsid w:val="006D0033"/>
     <w:rsid w:val="006E1668"/>
     <w:rsid w:val="006E5D80"/>
     <w:rsid w:val="006E691C"/>
     <w:rsid w:val="00706A41"/>
     <w:rsid w:val="00714086"/>
+    <w:rsid w:val="0071612A"/>
     <w:rsid w:val="0071632F"/>
     <w:rsid w:val="007227DB"/>
     <w:rsid w:val="0073263B"/>
     <w:rsid w:val="00732C75"/>
     <w:rsid w:val="0073353E"/>
     <w:rsid w:val="00757106"/>
     <w:rsid w:val="0076520F"/>
     <w:rsid w:val="007731BE"/>
     <w:rsid w:val="007756D2"/>
     <w:rsid w:val="0078459D"/>
     <w:rsid w:val="00787BA2"/>
     <w:rsid w:val="007928ED"/>
     <w:rsid w:val="00794608"/>
     <w:rsid w:val="00794627"/>
     <w:rsid w:val="007A0648"/>
     <w:rsid w:val="007B5839"/>
     <w:rsid w:val="007B6843"/>
     <w:rsid w:val="007C3C21"/>
     <w:rsid w:val="007D09E4"/>
     <w:rsid w:val="007D15D8"/>
     <w:rsid w:val="007E00E1"/>
     <w:rsid w:val="007E0C0C"/>
     <w:rsid w:val="007E3130"/>
     <w:rsid w:val="007E380A"/>
     <w:rsid w:val="007E55B6"/>
@@ -9567,61 +9534,61 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="06AEAF45"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{306CCF66-D05A-4B6A-92FE-8B96447438BA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9949,55 +9916,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0073353E"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F80631"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -10396,51 +10358,51 @@
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A11D50"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00F676A2"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="3292003">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="4746933">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12342,51 +12304,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2144538688">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12615,81 +12577,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76CF0BAF-31B6-46DA-A28A-33EF93027DA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F309FD0A-E0C6-4EB9-8961-5523F83372C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>410</Words>
-  <Characters>2342</Characters>
+  <Characters>2340</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2747</CharactersWithSpaces>
+  <CharactersWithSpaces>2745</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>IBM</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>