--- v0 (2026-04-14)
+++ v1 (2026-06-08)
@@ -1,66 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
+    <w:p w:rsidR="00C10002" w:rsidRDefault="00C10002" w:rsidP="00C10002">
+      <w:pPr>
+        <w:ind w:firstLine="57"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00131477" w:rsidRPr="00131477" w:rsidRDefault="00866F84" w:rsidP="00131477">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="61"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Instruction</w:t>
       </w:r>
       <w:r w:rsidR="005571B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s to G</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -105,50 +131,52 @@
         </w:rPr>
         <w:t>Grant</w:t>
       </w:r>
       <w:r w:rsidR="005571B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00131477" w:rsidRPr="00131477">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00131477" w:rsidRPr="00131477" w:rsidRDefault="00131477" w:rsidP="00131477">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="61"/>
         <w:ind w:left="892"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00161235" w:rsidRPr="00047904" w:rsidRDefault="00161235" w:rsidP="00047904">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
@@ -4996,109 +5024,278 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00047904">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00161235" w:rsidRPr="00047904">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="1360" w:right="1320" w:bottom="280" w:left="1340" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00B60615" w:rsidRDefault="00B60615" w:rsidP="00B60615">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00B60615" w:rsidRDefault="00B60615" w:rsidP="00B60615">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00B60615" w:rsidRDefault="00B60615" w:rsidP="00B60615">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00B60615" w:rsidRDefault="00B60615" w:rsidP="00B60615">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00B60615" w:rsidRDefault="00B60615">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00B60615">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:spacing w:val="2"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="185A1A9D" wp14:editId="53BBAE02">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>4892633</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-1476</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1026795" cy="1404620"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="8890"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="2" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1026795" cy="1404620"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidR="00B60615" w:rsidRDefault="00B60615" w:rsidP="00B60615">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:spacing w:val="2"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:t>AU-R1-1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>20000</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="185A1A9D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:385.25pt;margin-top:-.1pt;width:80.85pt;height:110.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGwJ1bHwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L3asJG2sOFWXLtOk&#10;rpvU9gMwxjEacBmQ2NnX74LTNOrepvKAgHs5nHvuYXUzaEUOwnkJpqLTSU6JMBwaaXYVfX7afrqm&#10;xAdmGqbAiIoehac3648fVr0tRQEdqEY4giDGl72taBeCLbPM805o5idghcFgC06zgFu3yxrHekTX&#10;KivyfJH14BrrgAvv8fRuDNJ1wm9bwcOPtvUiEFVR5BbS7NJcxzlbr1i5c8x2kp9osP9goZk0+OgZ&#10;6o4FRvZO/gOlJXfgoQ0TDjqDtpVcpBqwmmn+pprHjlmRakFxvD3L5N8Plj8cfjoim4oWlBimsUVP&#10;YgjkMwykiOr01peY9GgxLQx4jF1OlXp7D/yXJwY2HTM7cesc9J1gDbKbxpvZxdURx0eQuv8ODT7D&#10;9gES0NA6HaVDMQiiY5eO585EKjw+mReLq+WcEo6x6SyfLYrUu4yVL9et8+GrAE3ioqIOW5/g2eHe&#10;h0iHlS8p8TUPSjZbqVTauF29UY4cGNpkm0aq4E2aMqSv6HJezBOygXg/OUjLgDZWUlf0Oo9jNFaU&#10;44tpUkpgUo1rZKLMSZ8oyShOGOoBE6NoNTRHVMrBaFf8XrjowP2hpEerVtT/3jMnKFHfDKq9nM5m&#10;0dtpM5tfoTTEXUbqywgzHKEqGigZl5uQ/kPSwd5iV7Yy6fXK5MQVLZhkPH2X6PHLfcp6/dTrvwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhANMRP33eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj09LAzEQ&#10;xe+C3yGM4K1NGqnVdbOlWLx4EKyCHtPN7B9MJiFJt+u3N5709ob3eO839XZ2lk0Y0+hJwWopgCG1&#10;3ozUK3h/e1rcAUtZk9HWEyr4xgTb5vKi1pXxZ3rF6ZB7VkooVVrBkHOoOE/tgE6npQ9Ixet8dDqX&#10;M/bcRH0u5c5yKcQtd3qksjDogI8Dtl+Hk1Pw4YbR7OPLZ2fstH/uduswx6DU9dW8ewCWcc5/YfjF&#10;L+jQFKajP5FJzCrYbMS6RBUsJLDi39/IIo4KpFwJ4E3N/3/Q/AAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDGwJ1bHwIAABwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDTET993gAAAAkBAAAPAAAAAAAAAAAAAAAAAHkEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w:rsidR="00B60615" w:rsidRDefault="00B60615" w:rsidP="00B60615">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:cs="Times New Roman"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:spacing w:val="2"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:t>AU-R1-1</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000885"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -5135,133 +5332,144 @@
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="160"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005570D0"/>
     <w:rsid w:val="00031856"/>
     <w:rsid w:val="00047904"/>
     <w:rsid w:val="000869CA"/>
     <w:rsid w:val="000A3E6E"/>
     <w:rsid w:val="00131477"/>
     <w:rsid w:val="00161235"/>
     <w:rsid w:val="00225616"/>
     <w:rsid w:val="005570D0"/>
     <w:rsid w:val="005571B5"/>
     <w:rsid w:val="00750E1B"/>
     <w:rsid w:val="00764B0E"/>
     <w:rsid w:val="00866F84"/>
+    <w:rsid w:val="008C0385"/>
     <w:rsid w:val="009261E9"/>
     <w:rsid w:val="009809C2"/>
     <w:rsid w:val="00981F1C"/>
+    <w:rsid w:val="00B60615"/>
+    <w:rsid w:val="00C10002"/>
     <w:rsid w:val="00C36845"/>
     <w:rsid w:val="00DB319E"/>
     <w:rsid w:val="00E969DB"/>
     <w:rsid w:val="00F70D65"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="68349101"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BB418185-1E0A-4A3D-BCDB-3BBB957A9CF3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5333,57 +5541,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -5665,62 +5917,120 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009261E9"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="009261E9"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Angsana New"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B60615"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B60615"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B60615"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B60615"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5945,69 +6255,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>226</Words>
-  <Characters>1294</Characters>
+  <Words>235</Words>
+  <Characters>1289</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1517</CharactersWithSpaces>
+  <CharactersWithSpaces>1521</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>RIAU</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>