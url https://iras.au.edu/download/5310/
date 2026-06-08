--- v0 (2026-04-14)
+++ v1 (2026-06-08)
@@ -1,65 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="0082041E" w:rsidRPr="00421A96" w:rsidRDefault="0082041E" w:rsidP="0082041E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00421A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Format for Final Research Report</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0082041E" w:rsidRPr="00421A96" w:rsidRDefault="0082041E" w:rsidP="0082041E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -386,61 +387,77 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ethical Considerations </w:t>
       </w:r>
       <w:r w:rsidRPr="00B85EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(if any)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0082041E" w:rsidRDefault="0082041E" w:rsidP="0082041E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Chapter 2  Literature Review</w:t>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2  Literature</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Review</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0082041E" w:rsidRDefault="0082041E" w:rsidP="0082041E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Chapter 3  Research Methodology</w:t>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>3  Research</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Methodology</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0082041E" w:rsidRDefault="0082041E" w:rsidP="0082041E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1843" w:hanging="403"/>
       </w:pPr>
       <w:r>
         <w:t>Description of Research Design</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0082041E" w:rsidRDefault="0082041E" w:rsidP="0082041E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1843" w:hanging="403"/>
@@ -476,51 +493,59 @@
       <w:r>
         <w:t xml:space="preserve"> Methods and Instruments of Data Collection</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0082041E" w:rsidRDefault="0082041E" w:rsidP="0082041E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="1843" w:hanging="403"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Statistical Treatment </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0082041E" w:rsidRDefault="0082041E" w:rsidP="0082041E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Chapter 4  Results and Discussion</w:t>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>4  Results</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and Discussion</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0082041E" w:rsidRDefault="0082041E" w:rsidP="0082041E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Demographic Profile of Respondents</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0082041E" w:rsidRDefault="0082041E" w:rsidP="0082041E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
@@ -537,51 +562,59 @@
     </w:p>
     <w:p w:rsidR="0082041E" w:rsidRDefault="0082041E" w:rsidP="0082041E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0082041E" w:rsidRDefault="0082041E" w:rsidP="0082041E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Chapter 5  Conclusions and Recommendations</w:t>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>5  Conclusions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and Recommendations</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0082041E" w:rsidRDefault="0082041E" w:rsidP="0082041E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1890"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Conclusions</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0082041E" w:rsidRDefault="0082041E" w:rsidP="0082041E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -1156,51 +1189,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> Line spacing should be 1.5 line</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD72EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and fonts should be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Time New Roman </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD72EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>12 cpi.</w:t>
+        <w:t xml:space="preserve">12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD72EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cpi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD72EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0082041E" w:rsidRDefault="0082041E" w:rsidP="0082041E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD72EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00392C4B">
@@ -1544,57 +1595,57 @@
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:right="434"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00421A96">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>4980305</wp:posOffset>
+                  <wp:posOffset>3228340</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-447675</wp:posOffset>
+                  <wp:posOffset>-439643</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1899285" cy="544830"/>
-                <wp:effectExtent l="8255" t="9525" r="6985" b="7620"/>
+                <wp:effectExtent l="0" t="0" r="24765" b="26670"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectangle 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1899285" cy="544830"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
@@ -1608,50 +1659,51 @@
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="0082041E" w:rsidRPr="000A018C" w:rsidRDefault="0082041E" w:rsidP="0082041E">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="630"/>
                                 <w:tab w:val="left" w:pos="900"/>
                               </w:tabs>
                               <w:kinsoku w:val="0"/>
                               <w:overflowPunct w:val="0"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="191"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">    Research C</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BF08CA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>ov</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BF08CA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:spacing w:val="-1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>e</w:t>
                             </w:r>
@@ -1661,95 +1713,97 @@
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>r Pa</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>ge   Template</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="0082041E" w:rsidRDefault="0082041E" w:rsidP="0082041E">
                             <w:pPr>
                               <w:ind w:left="360" w:right="191"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
+                          <w:bookmarkEnd w:id="0"/>
                           <w:p w:rsidR="0082041E" w:rsidRDefault="0082041E" w:rsidP="0082041E">
                             <w:pPr>
                               <w:ind w:left="360" w:right="191"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:392.15pt;margin-top:-35.25pt;width:149.55pt;height:42.9pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIPZ7icAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2jAQvVfqP1i+Qwgb2BARVisCVaVt&#10;u+q2H2Bsh1h1bNc2hG3Vf+/YARa6l6pqDoknM36eN/PG87tDK9GeWye0KnE6HGHEFdVMqG2Jv35Z&#10;D3KMnCeKEakVL/Ezd/hu8fbNvDMFH+tGS8YtAhDlis6UuPHeFEniaMNb4obacAXOWtuWeDDtNmGW&#10;dIDeymQ8Gk2TTltmrKbcOfhb9U68iPh1zan/VNeOeyRLDLn5+LbxvQnvZDEnxdYS0wh6TIP8QxYt&#10;EQoOPUNVxBO0s+IVVCuo1U7Xfkh1m+i6FpRHDsAmHf3B5qkhhkcuUBxnzmVy/w+Wftw/WiRYiScY&#10;KdJCiz5D0YjaSo6moTydcQVEPZlHGwg686DpNweO5MoTDAcxaNN90AxgyM7rWJJDbduwE8iiQ6z8&#10;87ny/OARhZ9pPpuNc0iBgm+SZflNbE1CitNuY51/x3WLwqLEFpKM6GT/4HzIhhSnkHCY0mshZeyu&#10;VKgr8WwynsQNTkvBgjOysdvNUlq0J0Ef8QmcAewqrBUeVCpFW+L8HESKhhO2Uiye4omQ/Ro2SxXA&#10;gRzkdlz1avg5G81W+SrPBtl4uhpko6oa3K+X2WC6Tm8n1U21XFbpr5BnmhWNYIyrkOpJmWn2d50/&#10;zkivqbM2ryi5S+br+LxmnlynEQsDrE7fyC7KIHS+l4o/bA5QkCCHjWbPIAir+6mDWwIWjbY/MOpg&#10;4krsvu+I5RjJ9wokPUuzLIxoNLLJ7RgMe+nZXHqIogBVYo9Rv1z6fqx3xoptAyelsd1K34MQaxE1&#10;8pIVUAgGTFUkc7wBwthe2jHq5Z5a/AYAAP//AwBQSwMEFAAGAAgAAAAhAFqDAOjhAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaG9I0UYhT8VB3SIgUunbjaRJhj6PYTQNf&#10;j7uC3Yzm6M655Wa2hk04+t6RhLulAIbUON1TK+Fjt13kwHxQpJVxhBK+0cOmur4qVaHdmd5xqkPL&#10;Ygj5QknoQhgKzn3ToVV+6QakeDu60aoQ17HlelTnGG4Nvxdiza3qKX7o1IDPHTZf9clKGLd7s5ve&#10;6um4zl7Mj983n+nTq5S3N/PjA7CAc/iD4aIf1aGKTgd3Iu2ZkZDlqySiEhaZSIFdCJEnK2CHOKUJ&#10;8Krk/ztUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCIPZ7icAIAAO8EAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBagwDo4QAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAMoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" o:allowincell="f" filled="f">
+              <v:rect id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:254.2pt;margin-top:-34.6pt;width:149.55pt;height:42.9pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIPZ7icAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2jAQvVfqP1i+Qwgb2BARVisCVaVt&#10;u+q2H2Bsh1h1bNc2hG3Vf+/YARa6l6pqDoknM36eN/PG87tDK9GeWye0KnE6HGHEFdVMqG2Jv35Z&#10;D3KMnCeKEakVL/Ezd/hu8fbNvDMFH+tGS8YtAhDlis6UuPHeFEniaMNb4obacAXOWtuWeDDtNmGW&#10;dIDeymQ8Gk2TTltmrKbcOfhb9U68iPh1zan/VNeOeyRLDLn5+LbxvQnvZDEnxdYS0wh6TIP8QxYt&#10;EQoOPUNVxBO0s+IVVCuo1U7Xfkh1m+i6FpRHDsAmHf3B5qkhhkcuUBxnzmVy/w+Wftw/WiRYiScY&#10;KdJCiz5D0YjaSo6moTydcQVEPZlHGwg686DpNweO5MoTDAcxaNN90AxgyM7rWJJDbduwE8iiQ6z8&#10;87ny/OARhZ9pPpuNc0iBgm+SZflNbE1CitNuY51/x3WLwqLEFpKM6GT/4HzIhhSnkHCY0mshZeyu&#10;VKgr8WwynsQNTkvBgjOysdvNUlq0J0Ef8QmcAewqrBUeVCpFW+L8HESKhhO2Uiye4omQ/Ro2SxXA&#10;gRzkdlz1avg5G81W+SrPBtl4uhpko6oa3K+X2WC6Tm8n1U21XFbpr5BnmhWNYIyrkOpJmWn2d50/&#10;zkivqbM2ryi5S+br+LxmnlynEQsDrE7fyC7KIHS+l4o/bA5QkCCHjWbPIAir+6mDWwIWjbY/MOpg&#10;4krsvu+I5RjJ9wokPUuzLIxoNLLJ7RgMe+nZXHqIogBVYo9Rv1z6fqx3xoptAyelsd1K34MQaxE1&#10;8pIVUAgGTFUkc7wBwthe2jHq5Z5a/AYAAP//AwBQSwMEFAAGAAgAAAAhAOBNYz/gAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxam4qkIcSpeKg7JEQKXbuxm0TY48h208DX&#10;M6xgObpH956pNrOzbDIhDh4l3CwFMIOt1wN2Et5320UBLCaFWlmPRsKXibCpLy8qVWp/xjczNalj&#10;VIKxVBL6lMaS89j2xqm49KNByo4+OJXoDB3XQZ2p3Fm+EiLnTg1IC70azVNv2s/m5CSE7d7uptdm&#10;OubrZ/sd9+1H9vgi5fXV/HAPLJk5/cHwq0/qUJPTwZ9QR2YlZKK4JVTCIr9bASOiEOsM2IHQPAde&#10;V/z/C/UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIg9nuJwAgAA7wQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOBNYz/gAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAygQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" o:allowincell="f" filled="f">
                 <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="0082041E" w:rsidRPr="000A018C" w:rsidRDefault="0082041E" w:rsidP="0082041E">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="630"/>
                           <w:tab w:val="left" w:pos="900"/>
                         </w:tabs>
                         <w:kinsoku w:val="0"/>
                         <w:overflowPunct w:val="0"/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="191"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">    Research C</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BF08CA">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>ov</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BF08CA">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:spacing w:val="-1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>e</w:t>
                       </w:r>
@@ -1759,50 +1813,51 @@
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>r Pa</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>ge   Template</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="0082041E" w:rsidRDefault="0082041E" w:rsidP="0082041E">
                       <w:pPr>
                         <w:ind w:left="360" w:right="191"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
+                    <w:bookmarkEnd w:id="1"/>
                     <w:p w:rsidR="0082041E" w:rsidRDefault="0082041E" w:rsidP="0082041E">
                       <w:pPr>
                         <w:ind w:left="360" w:right="191"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00421A96">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
@@ -1994,51 +2049,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2499360</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1089660" cy="1060450"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="8" name="Picture 1" descr="abacnews"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="abacnews"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1089660" cy="1060450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2765,129 +2820,220 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B743C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0073353E" w:rsidRDefault="0073353E"/>
     <w:sectPr w:rsidR="0073353E" w:rsidSect="0073353E">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="004E6FF8" w:rsidRDefault="004E6FF8" w:rsidP="004E6FF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="004E6FF8" w:rsidRDefault="004E6FF8" w:rsidP="004E6FF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="004E6FF8" w:rsidRDefault="004E6FF8" w:rsidP="004E6FF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="004E6FF8" w:rsidRDefault="004E6FF8" w:rsidP="004E6FF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="004E6FF8" w:rsidRPr="004E6FF8" w:rsidRDefault="004E6FF8" w:rsidP="004E6FF8">
+    <w:pPr>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="004E6FF8">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="2"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>AU-R1-</w:t>
+    </w:r>
+    <w:r w:rsidRPr="004E6FF8">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="2"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="004E6FF8" w:rsidRDefault="004E6FF8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="230B1470"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D0DC068A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -3731,102 +3877,113 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="160"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0082041E"/>
     <w:rsid w:val="00421A96"/>
+    <w:rsid w:val="004E6FF8"/>
     <w:rsid w:val="00626012"/>
     <w:rsid w:val="00650BE1"/>
     <w:rsid w:val="0073353E"/>
     <w:rsid w:val="0082041E"/>
     <w:rsid w:val="00C4388D"/>
     <w:rsid w:val="00CA6897"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="783F35EE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7684C7D6-F1F3-473D-B6A3-BC957EE3379E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4294,61 +4451,113 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0082041E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0082041E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004E6FF8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004E6FF8"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004E6FF8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004E6FF8"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>