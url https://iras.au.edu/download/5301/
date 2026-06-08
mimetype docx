--- v0 (2026-04-14)
+++ v1 (2026-06-08)
@@ -1,136 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="757978C1" w14:textId="77777777" w:rsidR="00413F0E" w:rsidRDefault="00337B0A" w:rsidP="00384C21">
+    <w:p w14:paraId="501A7747" w14:textId="77777777" w:rsidR="005C7F5D" w:rsidRPr="003961A5" w:rsidRDefault="005C7F5D" w:rsidP="00AE7D3B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="57"/>
-        <w:jc w:val="right"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003961A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00384C21">
+        <w:t>Assumption University</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="225EBFAD" w14:textId="77777777" w:rsidR="005C7F5D" w:rsidRPr="003961A5" w:rsidRDefault="005C7F5D" w:rsidP="00AE7D3B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="57"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>AU-R1</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003961A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>Contract for Research Funding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27EC245E" w14:textId="77777777" w:rsidR="00AF4F2B" w:rsidRPr="00C91E35" w:rsidRDefault="00AF4F2B" w:rsidP="003961A5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="57"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="238BD6A1" w14:textId="52AFCC9C" w:rsidR="00894EC0" w:rsidRPr="008A7EBE" w:rsidRDefault="00337B0A" w:rsidP="00894EC0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1156,51 +1124,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>I agree to follow the regulations concerning the payment of installments and understand that all expenditures that require receipts or other relevant documents will be presented to the Office of Financial Management. All funds under my control will be carefully spent and accounted for.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FCA97D5" w14:textId="381EB225" w:rsidR="00730B54" w:rsidRPr="008A7EBE" w:rsidRDefault="00FB228E" w:rsidP="00581B04">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A7EBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Article </w:t>
       </w:r>
       <w:r w:rsidR="00D00C76" w:rsidRPr="008A7EBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="008A7EBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008A7EBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -1247,51 +1214,60 @@
         </w:rPr>
         <w:t xml:space="preserve">, and to </w:t>
       </w:r>
       <w:r w:rsidRPr="008A7EBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">submit other reports as required </w:t>
       </w:r>
       <w:r w:rsidR="00AE5751" w:rsidRPr="008A7EBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">according to the period that </w:t>
       </w:r>
       <w:r w:rsidR="00D00C76" w:rsidRPr="008A7EBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the Research and Academic Services Support Committe</w:t>
+        <w:t xml:space="preserve">the Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00C76" w:rsidRPr="008A7EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>and Academic Services Support Committe</w:t>
       </w:r>
       <w:r w:rsidR="00767A90" w:rsidRPr="008A7EBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e determined</w:t>
       </w:r>
       <w:r w:rsidR="00AE5751" w:rsidRPr="008A7EBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="008A7EBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>At the completion of the project,</w:t>
       </w:r>
@@ -2808,130 +2784,218 @@
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00C7362E" w:rsidRPr="003961A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Research Support Committee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E08325" w14:textId="77777777" w:rsidR="009A41E2" w:rsidRPr="003961A5" w:rsidRDefault="009A41E2" w:rsidP="00D87502">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009A41E2" w:rsidRPr="003961A5" w:rsidSect="00581B04">
+    <w:sectPr w:rsidR="009A41E2" w:rsidRPr="003961A5" w:rsidSect="00293F4A">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="993" w:right="991" w:bottom="709" w:left="709" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="993" w:right="991" w:bottom="709" w:left="709" w:header="540" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4EC8AEA3" w14:textId="77777777" w:rsidR="00293F4A" w:rsidRDefault="00293F4A" w:rsidP="00293F4A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5F4E1197" w14:textId="77777777" w:rsidR="00293F4A" w:rsidRDefault="00293F4A" w:rsidP="00293F4A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3D50659E" w14:textId="77777777" w:rsidR="00293F4A" w:rsidRDefault="00293F4A" w:rsidP="00293F4A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="61D2AF00" w14:textId="77777777" w:rsidR="00293F4A" w:rsidRDefault="00293F4A" w:rsidP="00293F4A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="2C5CBA34" w14:textId="11403FB2" w:rsidR="00293F4A" w:rsidRDefault="00293F4A" w:rsidP="00293F4A">
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="2"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>AU-R1-</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="2"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="72DD618F" w14:textId="77777777" w:rsidR="00293F4A" w:rsidRDefault="00293F4A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66466AAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC1E7F96"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3001,120 +3065,131 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="94400041">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C7F5D"/>
     <w:rsid w:val="00000AE0"/>
     <w:rsid w:val="0001138C"/>
     <w:rsid w:val="000277D8"/>
     <w:rsid w:val="00030D4D"/>
     <w:rsid w:val="00041101"/>
     <w:rsid w:val="00054917"/>
     <w:rsid w:val="0006135C"/>
     <w:rsid w:val="00073AA5"/>
     <w:rsid w:val="00091C42"/>
     <w:rsid w:val="0009771B"/>
     <w:rsid w:val="000C4ACD"/>
     <w:rsid w:val="000D450C"/>
     <w:rsid w:val="000D45D2"/>
     <w:rsid w:val="000D6427"/>
     <w:rsid w:val="00105CD7"/>
     <w:rsid w:val="00107A56"/>
     <w:rsid w:val="0012636C"/>
     <w:rsid w:val="00137C64"/>
     <w:rsid w:val="00144E10"/>
     <w:rsid w:val="0016130E"/>
     <w:rsid w:val="001619C8"/>
     <w:rsid w:val="00183D18"/>
     <w:rsid w:val="001875D6"/>
     <w:rsid w:val="001A3D93"/>
     <w:rsid w:val="001B1755"/>
     <w:rsid w:val="001B7DFD"/>
     <w:rsid w:val="001C0A9E"/>
     <w:rsid w:val="001C1BE6"/>
     <w:rsid w:val="001C7F78"/>
     <w:rsid w:val="001D17C5"/>
     <w:rsid w:val="001D6820"/>
     <w:rsid w:val="001D7C4A"/>
     <w:rsid w:val="001E1C5F"/>
     <w:rsid w:val="001E697C"/>
     <w:rsid w:val="001F0157"/>
     <w:rsid w:val="001F1E06"/>
     <w:rsid w:val="001F679B"/>
     <w:rsid w:val="002011BA"/>
     <w:rsid w:val="002167F2"/>
     <w:rsid w:val="00223625"/>
     <w:rsid w:val="002238EC"/>
     <w:rsid w:val="002400D3"/>
     <w:rsid w:val="00244DE7"/>
     <w:rsid w:val="002522C6"/>
     <w:rsid w:val="002709A3"/>
     <w:rsid w:val="00274B42"/>
     <w:rsid w:val="00282197"/>
+    <w:rsid w:val="00293F4A"/>
     <w:rsid w:val="002A6747"/>
     <w:rsid w:val="002D4552"/>
     <w:rsid w:val="002D7F0B"/>
     <w:rsid w:val="002E30A4"/>
     <w:rsid w:val="002E74E6"/>
     <w:rsid w:val="0030581A"/>
     <w:rsid w:val="003302E3"/>
     <w:rsid w:val="0033723C"/>
     <w:rsid w:val="00337B0A"/>
     <w:rsid w:val="00345610"/>
     <w:rsid w:val="003459DC"/>
     <w:rsid w:val="0037382F"/>
     <w:rsid w:val="00381A7F"/>
     <w:rsid w:val="00384C21"/>
     <w:rsid w:val="00386A9A"/>
     <w:rsid w:val="00392EE3"/>
     <w:rsid w:val="003961A5"/>
     <w:rsid w:val="003B0508"/>
     <w:rsid w:val="003B55CD"/>
     <w:rsid w:val="003B7D84"/>
     <w:rsid w:val="003C0FD0"/>
     <w:rsid w:val="003D09B7"/>
     <w:rsid w:val="003D4069"/>
     <w:rsid w:val="003F3800"/>
     <w:rsid w:val="003F3A7F"/>
@@ -3283,74 +3358,74 @@
     <w:rsid w:val="00FA691B"/>
     <w:rsid w:val="00FB228E"/>
     <w:rsid w:val="00FB7B23"/>
     <w:rsid w:val="00FB7DDC"/>
     <w:rsid w:val="00FC17AB"/>
     <w:rsid w:val="00FE0A69"/>
     <w:rsid w:val="00FE4272"/>
     <w:rsid w:val="00FE6FF1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0624E87F"/>
   <w15:docId w15:val="{FDDF7FCF-EA22-4364-8699-DEF235BA383A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3678,55 +3753,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B35A02"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -3782,55 +3852,107 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002011BA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Angsana New"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002011BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Angsana New"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00293F4A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00293F4A"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00293F4A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00293F4A"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="787554711">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="612858536">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="750"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3845,51 +3967,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2079131824">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="750"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4118,78 +4240,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{156D5296-A67F-4141-B7A5-203EC02BFE92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FBAF642-C719-42A3-AB9E-1079FFF08E87}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>879</Words>
-  <Characters>5012</Characters>
+  <Words>877</Words>
+  <Characters>5005</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5880</CharactersWithSpaces>
+  <CharactersWithSpaces>5871</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Hr2013</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>