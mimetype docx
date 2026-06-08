--- v0 (2026-04-14)
+++ v1 (2026-06-08)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="1A0CEB4F" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="59" w:line="426" w:lineRule="auto"/>
         <w:ind w:left="2250" w:right="2272" w:firstLine="1452"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251644416" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="09CDC14E" wp14:editId="357D8083">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>875030</wp:posOffset>
                 </wp:positionH>
@@ -113,51 +114,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:polyline w14:anchorId="4A24FE8B" id="Freeform 3" o:spid="_x0000_s1026" style="position:absolute;z-index:-251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" points="68.9pt,133.7pt,557.85pt,133.7pt" coordsize="9779,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwDGC59wIAAI0GAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtq20AQfS/0H5Z9LDi6RL4SOQRfSiFt&#10;A3E/YC2tLFFpV91dW05L/70zI8mxEwKl1A/yrOZ49syZi29uj1XJDtLYQquYB1c+Z1IlOi3ULubf&#10;NuvBhDPrhEpFqZWM+ZO0/Hb+/t1NU89kqHNdptIwCKLsrKljnjtXzzzPJrmshL3StVTgzLSphIOj&#10;2XmpEQ1Er0ov9P2R12iT1kYn0lp4u2ydfE7xs0wm7muWWelYGXPg5uhp6LnFpze/EbOdEXVeJB0N&#10;8Q8sKlEouPQUaimcYHtTvApVFYnRVmfuKtGVp7OsSCTlANkE/otsHnNRS8oFxLH1SSb7/8ImXw4P&#10;hhVpzEdDzpSooEZrIyUqzq5Rnqa2M0A91g8GE7T1vU6+W3B4Fx48WMCwbfNZpxBF7J0mSY6ZqfCX&#10;kCw7kvJPJ+Xl0bEEXo5CfzpCBgn4gnDsU2U8Met/nOyt+yg1BRKHe+vawqVgkexpx30DRc6qEmr4&#10;wWM+a9h0PJ52VT5hggtMzsK+D06I8AyBEd4IdH0G81kfCGjvemIi77kmR9WRBYsJnA+f9Km1RV2Q&#10;OSS/CZAthAAUZvYGGAgimCrUg9vv7hIDrf+y6Q1n0PTbVo5aOOSGd6DJmpiTViyPOQiC7yt9kBtN&#10;CPeidHDXs7dU56g2Sl9jALZuMPAeyu10N1I+q6zS66IsqbSlIkbDcEhUrC6LFJ3IxprddlEadhA4&#10;1fTpRLuAGb1XKQXLpUhXne1EUbY2UcN40IWdEtiPNLa/pv50NVlNokEUjlaDyF8uB3frRTQYrYPx&#10;cHm9XCyWwW+kFkSzvEhTqZBdv0KC6O9GtFtm7fCflshFFhfJrunzOlnvkgaJDLn035QdzSuOaDvT&#10;W50+wbga3e5E2OFg5Nr85KyBfRhz+2MvjOSs/KRg4UyDKMIFSodoOIYWYebcsz33CJVAqJg7Dp2O&#10;5sK1S3dfm2KXw00BlVXpO1gTWYHjTPxaVt0Bdh5l0O1nXKrnZ0I9/4vM/wAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJU3Pm7dAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyokxAa&#10;CHEqQEJcuDTtB2ziJYmI11bstuHvcU5wnJ3RzNtqt5hJnGn2o2UF6SYBQdxZPXKv4Hh4v3sE4QOy&#10;xskyKfghD7v6+qrCUtsL7+nchF7EEvYlKhhCcKWUvhvIoN9YRxy9LzsbDFHOvdQzXmK5mWSWJFtp&#10;cOS4MKCjt4G67+ZkFHQpta44ujwzE31+WF7w0LwqdXuzvDyDCLSEvzCs+BEd6sjU2hNrL6ao74uI&#10;HhRk2yIHsSbS9KEA0a6npxxkXcn/T9S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADAM&#10;YLn3AgAAjQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJU3Pm7dAAAADAEAAA8AAAAAAAAAAAAAAAAAUQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAABbBgAAAAA=&#10;" o:allowincell="f" filled="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6209665,0" o:connectangles="0,0"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:polyline>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0027040B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="0027040B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -4183,51 +4184,52 @@
         <w:t>h Suppo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>t Committee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D6C8BB" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="5527"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="0027040B">
-          <w:footerReference w:type="default" r:id="rId7"/>
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="11907" w:h="16840"/>
           <w:pgMar w:top="1360" w:right="1320" w:bottom="940" w:left="1340" w:header="0" w:footer="759" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02DF6F34" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50B9CA06" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
@@ -4355,51 +4357,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:polyline w14:anchorId="70678EBA" id="Freeform 4" o:spid="_x0000_s1026" style="position:absolute;z-index:-251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" points="70.55pt,53.55pt,517.95pt,53.55pt" coordsize="8949,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbLSuh/AIAAI4GAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0OCC1nTpX1CmKXIYB&#10;3Vag2QcokhwbsyVPUuJ0w/59pGynTosCwzA/OJRJkYeHl9zcnsqCHKWxuVYJja5CSqTiWuRqn9Bv&#10;281gSol1TAlWaCUT+iQtvV28f3dTV3M51JkuhDQEnCg7r6uEZs5V8yCwPJMls1e6kgqUqTYlc3A0&#10;+0AYVoP3sgiGYTgOam1EZTSX1sLXVaOkC+8/TSV3X9PUSkeKhAI259/Gv3f4DhY3bL43rMpy3sJg&#10;/4CiZLmCoGdXK+YYOZj8lasy50ZbnborrstAp2nOpc8BsonCF9k8ZqySPhcgx1Znmuz/c8u/HB8M&#10;yUVCxzElipVQo42REhknMdJTV3YOVo/Vg8EEbXWv+XcLiuBCgwcLNmRXf9YCvLCD056SU2pKvAnJ&#10;kpNn/unMvDw5wuHjaDwdjqMRJRx00XAS+soEbN5d5gfrPkrtHbHjvXVN4QRInnbRYt9CkdOygBp+&#10;CEhIajKdxbO2ymeb6MImI8OuD84Ww54FeJi+4ei6ZxaSzhHA3nfAWNZh5SfVggWJMJyP0PNTaYu8&#10;IHJIfhshWnABVpjZG8YAEI2v+8bNpTaIgdZ/2fSGEmj6XUNHxRxiwxgokjqhniuSJRQIwe+lPsqt&#10;9hbuRekg1rO2UH0r5Muj62rYqOEGxvG5nWMj5F5lld7kReFLWyhEFM1Go6nHYnWRC9QiHGv2u2Vh&#10;yJHhWPunJeLCzOiDEt5bJplYt7JjedHIEL3wJEMbtlRgQ/q5/TULZ+vpehoP4uF4PYjD1Wpwt1nG&#10;g/EmmoxW16vlchX9RmhRPM9yIaRCdN0OieK/m9F2mzXTf94iF1lcJLvxz+tkg0sYnmXIpfv12fmB&#10;xRlthnqnxRPMq9HNUoQlDkKmzU9KaliICbU/DsxISopPCjbOLIpj3KD+EI8m0CPE9DW7voYpDq4S&#10;6ii0OopL12zdQ2XyfQaRIl9Wpe9gT6Q5zrPH16BqD7D0fAbtgsat2j97q+e/kcUfAAAA//8DAFBL&#10;AwQUAAYACAAAACEAPb9Gp90AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;3KidUpUS4lQVohckDhQ+wI2XxErsDbHbJnw9mxPcZrSj2TfFdvSdOOMQHQUN2UKBwFCRdaHW8Pmx&#10;v9uAiMkEazoKqGHCCNvy+qowuaVLeMfzIdWCS0LMjYYmpT6XMlYNehMX1GPg2xcN3iS2Qy3tYC5c&#10;7ju5VGotvXGBPzSmx+cGq/Zw8hrGt+/lbj+1UbkfWr1MjtrNK2l9ezPunkAkHNNfGGZ8RoeSmY50&#10;CjaKjv0qyzjKQj2wmBPqfs3zjrN6zECWhfw/ovwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAGy0rofwCAACOBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAPb9Gp90AAAAMAQAADwAAAAAAAAAAAAAAAABWBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAGAGAAAAAA==&#10;" o:allowincell="f" filled="f" strokeweight="1.54pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5681980,0" o:connectangles="0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:polyline>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251646464" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4C81FEDA" wp14:editId="321ACB09">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1007110</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-593725</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1079500" cy="1079500"/>
@@ -4457,136 +4459,136 @@
                               <w:adjustRightInd/>
                               <w:spacing w:line="1700" w:lineRule="atLeast"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BABA41D" wp14:editId="02C3E433">
                                   <wp:extent cx="1076325" cy="1076325"/>
                                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                                   <wp:docPr id="7" name="Picture 7"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 7"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId8">
+                                          <a:blip r:embed="rId9">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1076325" cy="1076325"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="79E5868E" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:rect w14:anchorId="4C81FEDA" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:79.3pt;margin-top:-46.75pt;width:85pt;height:85pt;z-index:-251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7ISqy4AEAAK8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbJKiFog2W1WtipAK&#10;VJR+wMRxNhaJx4y9myxfz9jZbCm9IS7WeDx+fu/NeH05Db3Ya/IGbSWLVS6FtgobY7eVfPx+++a9&#10;FD6AbaBHqyt50F5ebl6/Wo+u1GfYYd9oEgxifTm6SnYhuDLLvOr0AH6FTls+bJEGCLylbdYQjIw+&#10;9NlZnl9kI1LjCJX2nrM386HcJPy21Sp8bVuvg+grydxCWimtdVyzzRrKLYHrjDrSgH9gMYCx/OgJ&#10;6gYCiB2ZF1CDUYQe27BSOGTYtkbppIHVFPlfah46cDppYXO8O9nk/x+s+rK/J2GaSl68lcLCwD36&#10;xq6B3fZanEd/RudLLntw9xQVeneH6ocXFq87rtJXRDh2GhpmVcT67NmFuPF8VdTjZ2wYHXYBk1VT&#10;S0MEZBPElDpyOHVET0EoThb5uw/nOTdO8dmyiW9AuVx35MNHjYOIQSWJySd42N/5MJcuJfE1i7em&#10;7zkPZW+fJRgzZhL9yHhWHqZ64uooo8bmwEII5yniqeegQ/olxcgTVEn/cwekpeg/WTYjjtsS0BLU&#10;SwBW8dVKBinm8DrMY7lzZLYdIxdJhsUrNqw1ScoTiyNPnopkxnGC49j9uU9VT/9s8xsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhADIFchTgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2lE0tbWk6TXxoHGFDGtyy1rQViVM12Vr49XgnOL72o9ePi9VkjTjh4DtHCm7mEQikytUdNQre&#10;dk+zFIQPmmptHKGCb/SwKi8vCp3XbqRXPG1DI7iEfK4VtCH0uZS+atFqP3c9Eu8+3WB14Dg0sh70&#10;yOXWyEUUJdLqjvhCq3u8b7H62h6tgk3ar9+f3c/YmMePzf5lnz3ssqDU9dW0vgMRcAp/MJz1WR1K&#10;djq4I9VeGM5xmjCqYJYtYxBMLBfnyUHBbRKDLAv5/4XyFwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhALshKrLgAQAArwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADIFchTgAAAACgEAAA8AAAAAAAAAAAAAAAAAOgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="46D5247C" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
                       <w:pPr>
                         <w:widowControl/>
                         <w:autoSpaceDE/>
                         <w:autoSpaceDN/>
                         <w:adjustRightInd/>
                         <w:spacing w:line="1700" w:lineRule="atLeast"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BABA41D" wp14:editId="02C3E433">
                             <wp:extent cx="1076325" cy="1076325"/>
                             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                             <wp:docPr id="7" name="Picture 7"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 7"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId8">
+                                    <a:blip r:embed="rId10">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1076325" cy="1076325"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -5014,50 +5016,51 @@
           <w:pgSz w:w="11907" w:h="16840"/>
           <w:pgMar w:top="1420" w:right="1320" w:bottom="940" w:left="1340" w:header="0" w:footer="759" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F54A558" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1830"/>
           <w:tab w:val="left" w:pos="3108"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="69" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="100" w:firstLine="719"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251647488" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="48EBE9F1" wp14:editId="1D7A9BF1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4531360</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>215900</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1219200" cy="12700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="62" name="Freeform 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
@@ -5106,51 +5109,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:polyline w14:anchorId="1AD6E5F8" id="Freeform 6" o:spid="_x0000_s1026" style="position:absolute;z-index:-251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" points="356.8pt,17pt,452.8pt,17pt" coordsize="1920,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBs41TY8wIAAI0GAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0OCC1nbpJE9QpilyG&#10;Ad1WoNkHKJIcG7MlT1LidMP+faR8qdOiwDAsDw5lMoeHhyJzc3sqC3KUxuZaJTS6CCmRimuRq31C&#10;v203o2tKrGNKsEIrmdAnaent4v27m7qay7HOdCGkIQCi7LyuEpo5V82DwPJMlsxe6EoqcKbalMzB&#10;0ewDYVgN6GURjMNwEtTaiMpoLq2Ft6vGSRceP00ld1/T1EpHioQCN+efxj93+AwWN2y+N6zKct7S&#10;YP/AomS5gqQ91Io5Rg4mfwVV5txoq1N3wXUZ6DTNufQ1QDVR+KKax4xV0tcC4tiql8n+P1j+5fhg&#10;SC4SOhlTolgJPdoYKVFxMkF56srOIeqxejBYoK3uNf9uwRGcefBgIYbs6s9aAAo7OO0lOaWmxF9C&#10;seTklX/qlZcnRzi8jMbRDNpJCQdfNJ6CiRnYvPsxP1j3UWoPxI731jWNE2B52UXLfQsYaVlADz8E&#10;JCQ1Qdy2y31MdBaTkdcRoEWPgghvAF0OwkLSAQHtfUeMZR1XflItWbAIw/kIvT6VtqgLMofit1Fb&#10;OURhZW8EA0EMvhwGQ97nJAau/stLbyiBS79r5KiYQ26YA01Sg/CoFckSCl/4vtRHudU+wr1oHeR6&#10;9hZqGNWgdD2GwMYNBubxXe1zI+VBZ5Xe5EXhW1soZDQJZxNPxeoiF+hENtbsd8vCkCPDqfafVoez&#10;MKMPSniwTDKxbm3H8qKxPTXEg1vYKoH30Y/tr1k4W1+vr+NRPJ6sR3G4Wo3uNst4NNlE06vV5Wq5&#10;XEW/kVoUz7NcCKmQXbdCovjvRrRdZs3w90vkrIqzYjf+87rY4JyGFxlq6b59dX5ecUSbmd5p8QTj&#10;anSzE2GHg5Fp85OSGvZhQu2PAzOSkuKTgoUzi+IYLofzh/hqijfFDD27oYcpDlAJdRRuOppL1yzd&#10;Q2XyfQaZIt9Wpe9gTaQ5jrPn17BqD7DzfAXtfsalOjz7qOd/kcUfAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAkVxcL9wAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KhdCmmbxqkQ&#10;ErsKQUFi68ZOHGGPI9tNwt8zrOhy7hzdR7WfvWOjiakPKGG5EMAMNkH32En4/Hi52wBLWaFWLqCR&#10;8GMS7Ovrq0qVOkz4bsZj7hiZYCqVBJvzUHKeGmu8SoswGKRfG6JXmc7YcR3VRObe8XshCu5Vj5Rg&#10;1WCerWm+j2cvYdSda+PGvs5+PRXizR7a4usg5e3N/LQDls2c/2H4q0/VoaZOp3BGnZiTsF6uCkIl&#10;rB5oEwFb8UjCiYRCAK8rfrmg/gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBs41TY8wIA&#10;AI0GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCRXFwv&#10;3AAAAAkBAAAPAAAAAAAAAAAAAAAAAE0FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;VgYAAAAA&#10;" o:allowincell="f" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1219200,0" o:connectangles="0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:polyline>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="03BD3AC8" wp14:editId="0D84B00D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1065530</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>551180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5545455" cy="492760"/>
@@ -5443,51 +5446,51 @@
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="03BD3AC8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:83.9pt;margin-top:43.4pt;width:436.65pt;height:38.8pt;z-index:-251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrNw5y7AEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJmnQz4hRdiw4D&#10;ugvQ7gNoWY6F2aJGKbGzrx8lx2m3vhWDAYGmqKNzDqnN1dC14qDJG7SFXMzmUmirsDJ2V8gfj3fv&#10;3kvhA9gKWrS6kEft5dX27ZtN73K9xAbbSpNgEOvz3hWyCcHlWeZVozvwM3Ta8maN1EHgX9plFUHP&#10;6F2bLefzddYjVY5Qae85eztuym3Cr2utwre69jqItpDMLaSV0lrGNdtuIN8RuMaoEw14BYsOjOVL&#10;z1C3EEDsybyA6owi9FiHmcIuw7o2SicNrGYx/0fNQwNOJy1sjndnm/z/g1VfD99JmKqQ64UUFjru&#10;0aMegviIg7iM9vTO51z14LguDJzmNiep3t2j+umFxZsG7E5fE2HfaKiY3iKezJ4dHXF8BCn7L1jx&#10;NbAPmICGmrroHbshGJ3bdDy3JlJRnFytLvhbSaF47+LD8nKdepdBPp125MMnjZ2IQSGJW5/Q4XDv&#10;Q2QD+VQSL7N4Z9o2tb+1fyW4MGYS+0h4pB6Gckg+JWlRWYnVkeUQjkPFj4CDBum3FD0PVCH9rz2Q&#10;lqL9bNmSOH1TQFNQTgFYxUcLGaQYw5swTunekdk1jDyabvGabatNUvTE4kSXhyQJPQ10nMLn/6nq&#10;6dlt/wAAAP//AwBQSwMEFAAGAAgAAAAhAOjR6+XeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1lbhROygKJY1TVQhOSIg0HDg6sZtYjdchdtvw92xOcFqNZjT7ptjNbmAXMwXr&#10;UUKyFsAMtl5b7CR81q/3G2AhKtRq8Ggk/JgAu/L2plC59leszOUQO0YlGHIloY9xzDkPbW+cCms/&#10;GiTv6CenIsmp43pSVyp3A38QIuNOWaQPvRrNc2/a0+HsJOy/sHqx3+/NR3WsbF0/CXzLTlLereb9&#10;Flg0c/wLw4JP6FASU+PPqAMbSGePhB4lbDK6S0CkSQKsWaw0BV4W/P+G8hcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCrNw5y7AEAAL4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDo0evl3gAAAAsBAAAPAAAAAAAAAAAAAAAAAEYEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:shape id="Text Box 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:83.9pt;margin-top:43.4pt;width:436.65pt;height:38.8pt;z-index:-251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSQoOmsQIAALEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVO1umzAU/T9p72D5P+VjQAIqqdoQpknd&#10;h9TuARwwwRrYzHYC3bR337UJSdP+mbaBhC729bkf5/he34xdiw5UKiZ4hv0rDyPKS1Exvsvw18fC&#10;WWKkNOEVaQWnGX6iCt+s3r65HvqUBqIRbUUlAhCu0qHPcKN1n7quKhvaEXUlesphsxayIxp+5c6t&#10;JBkAvWvdwPNidxCy6qUoqVKwmk+beGXx65qW+nNdK6pRm2HITduvtN+t+bqra5LuJOkbVh7TIH+R&#10;RUcYh6AnqJxogvaSvYLqWCmFErW+KkXnirpmJbU1QDW+96Kah4b01NYCzVH9qU3q/8GWnw5fJGJV&#10;hmMfI0464OiRjhrdiREtTHuGXqXg9dCDnx5hGWi2par+XpTfFOJi3RC+o7dSiqGhpIL0fHPSfXZ0&#10;wlEGZDt8FBWEIXstLNBYy870DrqBAB1oejpRY1IpYTGKQngjjErYC5NgEVvuXJLOp3up9HsqOmSM&#10;DEug3qKTw73SJhuSzi4mGBcFa1tLf8svFsBxWoHYcNTsmSwsmz8TL9ksN8vQCYN444Renju3xTp0&#10;4sJfRPm7fL3O/V8mrh+mDasqyk2YWVl++GfMHTU+aeKkLSVaVhk4k5KSu+26lehAQNmFfWzPYefs&#10;5l6mYZsAtbwoyQ9C7y5InCJeLpywCCMnWXhLx/OTuyT2wiTMi8uS7hmn/14SGjKcREE0iemc9Iva&#10;PPu8ro2kHdMwO1rWZXh5ciKpkeCGV5ZaTVg72c9aYdI/twLonom2gjUandSqx+1or4ZVsxHzVlRP&#10;oGApQGAgU5h7YDRC/sBogBmSYfV9TyTFqP3A4RaYgTMbcja2s0F4CUczrDGazLWeBtO+l2zXAPJ0&#10;z7i4hZtSMyvicxbH+wVzwdZynGFm8Dz/t17nSbv6DQAA//8DAFBLAwQUAAYACAAAACEA6NHr5d4A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFE7KAoljVNVCE5IiDQcODqx&#10;m1iN1yF22/D3bE5wWo1mNPum2M1uYBczBetRQrIWwAy2XlvsJHzWr/cbYCEq1GrwaCT8mAC78vam&#10;ULn2V6zM5RA7RiUYciWhj3HMOQ9tb5wKaz8aJO/oJ6ciyanjelJXKncDfxAi405ZpA+9Gs1zb9rT&#10;4ewk7L+werHf781HdaxsXT8JfMtOUt6t5v0WWDRz/AvDgk/oUBJT48+oAxtIZ4+EHiVsMrpLQKRJ&#10;AqxZrDQFXhb8/4byFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJJCg6axAgAAsQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOjR6+XeAAAACwEA&#10;AA8AAAAAAAAAAAAAAAAACwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAWBgAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblCellMar>
                           <w:left w:w="0" w:type="dxa"/>
                           <w:right w:w="0" w:type="dxa"/>
                         </w:tblCellMar>
                         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="1725"/>
                         <w:gridCol w:w="7008"/>
                       </w:tblGrid>
                       <w:tr w:rsidR="0027040B" w:rsidRPr="00E268D2" w14:paraId="455001DD" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:hRule="exact" w:val="388"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1725" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
@@ -6062,50 +6065,51 @@
       </w:r>
       <w:r w:rsidR="0027040B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>l:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D57FBB5" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="69"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>in its</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13602752" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="69"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="0027040B">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16840"/>
           <w:pgMar w:top="1360" w:right="1320" w:bottom="940" w:left="1340" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="6371" w:space="1305"/>
             <w:col w:w="1571"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AD14316" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B">
@@ -6903,51 +6907,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:polyline w14:anchorId="787F5B3E" id="Freeform 8" o:spid="_x0000_s1026" style="position:absolute;z-index:-251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" points="287.55pt,-9.6pt,449.55pt,-9.6pt" coordsize="3240,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmiOa08gIAAI0GAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0OCD1JW4uRp2iyGUY&#10;0G0Fmn2AYsmxMVvyJCVON+zfR8p26rQoMAzLg0OFx4eHpMjc3J6qkhyFNoWSCQ2ufEqETBUv5D6h&#10;37ab0YwSY5nkrFRSJPRJGHq7eP/upqljEapclVxoAiTSxE2d0NzaOvY8k+aiYuZK1UKCM1O6YhaO&#10;eu9xzRpgr0ov9P2J1yjNa61SYQz8umqddOH4s0yk9muWGWFJmVDQZt1Tu+cOn97ihsV7zeq8SDsZ&#10;7B9UVKyQEPRMtWKWkYMuXlFVRaqVUZm9SlXlqSwrUuFygGwC/0U2jzmrhcsFimPqc5nM/6NNvxwf&#10;NCl4QidQHskq6NFGC4EVJzMsT1ObGFCP9YPGBE19r9LvBhzehQcPBjBk13xWHFjYwSpXklOmK3wT&#10;kiUnV/mnc+XFyZIUfgz962nkg4IUfEE4BRMjsLh/OT0Y+1EoR8SO98a2jeNgubLzTvsWOLKqhB5+&#10;8IhPGjIOo77LZ0xwgclJ+AoRDhDI8AbReADzSU8Esve9MJb3WtOT7MSCRRjOh+/qUyuDdUHlkPw2&#10;6DIHFGb2BhgEIng8BEPc5yAarv7LS68pgUu/w3dYXDOL2nqTNAl1tSI5tsMpq9RRbJVD2Betg1jP&#10;3lIOUS1L32MAtm4wMKTr6jk2Sh50VqpNUZZOXilR0cSfT5wUo8qCoxPVGL3fLUtNjgyn2n26OlzA&#10;tDpI7shywfi6sy0rytZ20pAPbmFXCbyPbmx/zf35eraeRaMonKxHkb9aje42y2g02QTT69V4tVyu&#10;gt8oLYjivOBcSFTXr5Ag+rsR7ZZZO/znJXKRxUWyG/d5nax3KcMVGXLpv112bl5xRNuZ3in+BOOq&#10;VbsTYYeDkSv9k5IG9mFCzY8D04KS8pOEhTMPIhgkYt0hup7CFSF66NkNPUymQJVQS+Gmo7m07dI9&#10;1LrY5xApcG2V6g7WRFbgODt9raruADvPZdDtZ1yqw7NDPf+LLP4AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOlXid4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWidpSx7EqVIk&#10;xI6KwAe48RBHxOM0dtvA1+OuYDl3ju6cKbezGdgZJ9dbEhAvI2BIrVU9dQI+3p8XGTDnJSk5WEIB&#10;3+hgW93elLJQ9kJveG58x0IJuUIK0N6PBeeu1WikW9oRKew+7WSkD+PUcTXJSyg3A0+i6IEb2VO4&#10;oOWITxrbr+ZkBGT73fi6zur02OxWSf2jV3Z9fBHi/m6uH4F5nP0fDFf9oA5VcDrYEynHBgGbdBMH&#10;VMAizhNggcjyPCSHa5ImwKuS//+h+gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCmiOa0&#10;8gIAAI0GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCO&#10;lXid4AAAAAsBAAAPAAAAAAAAAAAAAAAAAEwFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAWQYAAAAA&#10;" o:allowincell="f" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;2057400,0" o:connectangles="0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:polyline>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0027040B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(…</w:t>
       </w:r>
       <w:r w:rsidR="0027040B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="0027040B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -7261,51 +7265,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:polyline w14:anchorId="541DC1C6" id="Freeform 9" o:spid="_x0000_s1026" style="position:absolute;z-index:-251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" points="287.55pt,-9.75pt,449.55pt,-9.75pt" coordsize="3240,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhUAXo8wIAAI0GAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0OCD1JU7SGHWKIpdh&#10;QLcVaPYBiizHxmzJk5Q43bB/HynbqdOiwDAsDw4VHh8ekiJzc3uqSnIU2hRKJjS48ikRkqu0kPuE&#10;fttuRteUGMtkykolRUKfhKG3i/fvbpo6FqHKVZkKTYBEmripE5pbW8eeZ3guKmauVC0kODOlK2bh&#10;qPdeqlkD7FXphb4/9Rql01orLoyBX1etky4cf5YJbr9mmRGWlAkFbdY9tXvu8Oktbli816zOC97J&#10;YP+gomKFhKBnqhWzjBx08YqqKrhWRmX2iqvKU1lWcOFygGwC/0U2jzmrhcsFimPqc5nM/6PlX44P&#10;mhRpQidzSiSroEcbLQRWnMyxPE1tYkA91g8aEzT1veLfDTi8Cw8eDGDIrvmsUmBhB6tcSU6ZrvBN&#10;SJacXOWfzpUXJ0s4/Bj6k1nkQ4M4+IJwBiZGYHH/Mj8Y+1EoR8SO98a2jUvBcmVPO+1b4MiqEnr4&#10;wSM+acg4jPounzHBBSYn4StEOEAgwxtE4wHMJz0RyN73wljea+Un2YkFizCcD9/Vp1YG64LKIflt&#10;0GUOKMzsDTAIRPB4CIa4z0E0XP2Xl15TApd+h++wuGYWtfUmaRLqakVybIdTVqmj2CqHsC9aB7Ge&#10;vaUcolqWvscAbN1gYEjX1XNslDzorFSboiydvFKioqk/nzopRpVFik5UY/R+tyw1OTKcavfp6nAB&#10;0+ogU0eWC5auO9uyomxtJw354BZ2lcD76Mb219yfr6/X19EoCqfrUeSvVqO7zTIaTTfBbLIar5bL&#10;VfAbpQVRnBdpKiSq61dIEP3diHbLrB3+8xK5yOIi2Y37vE7Wu5Thigy59N8uOzevOKLtTO9U+gTj&#10;qlW7E2GHg5Er/ZOSBvZhQs2PA9OCkvKThIUzDyIYJGLdIZrM4IoQPfTshh4mOVAl1FK46Wgubbt0&#10;D7Uu9jlEClxbpbqDNZEVOM5OX6uqO8DOcxl0+xmX6vDsUM//Ios/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAGnd04+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7FonbUMexKlS&#10;JMSOisAHuLGJI+JxGrtt4OuZrmA5d47unCm3sx3YWU++dyggXkbANLZO9dgJ+Hh/XmTAfJCo5OBQ&#10;C/jWHrbV7U0pC+Uu+KbPTegYlaAvpAATwlhw7lujrfRLN2qk3aebrAw0Th1Xk7xQuR34KooeuJU9&#10;0gUjR/1kdPvVnKyAbL8bXzdZnR6b3XpV/5i12xxfhLi/m+tHYEHP4Q+Gqz6pQ0VOB3dC5dkgIEmT&#10;mFABizhPgBGR5Tklh2uSJsCrkv//ofoFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIVAF&#10;6PMCAACNBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;Gnd04+AAAAALAQAADwAAAAAAAAAAAAAAAABNBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAFoGAAAAAA==&#10;" o:allowincell="f" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;2057400,0" o:connectangles="0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:polyline>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0027040B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(…</w:t>
       </w:r>
       <w:r w:rsidR="0027040B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="0027040B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -7434,50 +7438,52 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>……………………...............</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1C4477" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="2813"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="0027040B">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16840"/>
           <w:pgMar w:top="1360" w:right="1320" w:bottom="940" w:left="1340" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720" w:equalWidth="0">
             <w:col w:w="9247"/>
           </w:cols>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="107B3EF5" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0EE3D013" wp14:editId="54B21C87">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3815080</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
@@ -7538,136 +7544,136 @@
                               <w:adjustRightInd/>
                               <w:spacing w:line="240" w:lineRule="atLeast"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30162F27" wp14:editId="5E1BAE9B">
                                   <wp:extent cx="2905125" cy="9525"/>
                                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                                   <wp:docPr id="8" name="Picture 8"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 8"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId9">
+                                          <a:blip r:embed="rId11">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="2905125" cy="9525"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="44A6E9FB" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:rect w14:anchorId="0EE3D013" id="Rectangle 10" o:spid="_x0000_s1028" style="position:absolute;margin-left:300.4pt;margin-top:539.35pt;width:228pt;height:0;z-index:-251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhyFOq4wEAALEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDtOiMOEXRosOA&#10;bivW7gNoWbaF2aJGKbGzrx+lxOm63YZdBIoin997pDfX8ziIvSZv0FayWOVSaKuwMbar5Lfn+3dX&#10;UvgAtoEBra7kQXt5vX37ZjO5Uq+xx6HRJBjE+nJylexDcGWWedXrEfwKnbb82CKNEPhKXdYQTIw+&#10;Dtk6zy+zCalxhEp7z9m746PcJvy21Sp8aVuvgxgqydxCOimddTyz7QbKjsD1Rp1owD+wGMFY/ugZ&#10;6g4CiB2Zv6BGowg9tmGlcMywbY3SSQOrKfI/1Dz14HTSwuZ4d7bJ/z9Y9Xn/SMI0lbzgSVkYeUZf&#10;2TWw3aBFkQyanC+57sk9UpTo3QOq715YvO25TN8Q4dRraJhWEQ3NXjXEi+dWUU+fsGF42AVMXs0t&#10;jRGQXRBzGsnhPBI9B6E4ub56f3GZ8+TU8pZBuTQ68uGDxlHEoJLEvBMw7B98iESgXEridyzem2FI&#10;Ex/sqwQXxkwiHrnG9fFlmOs5WbOOqmKmxubASgiPe8R7z0GP9FOKiXeokv7HDkhLMXy07EZcuCWg&#10;JaiXAKzi1koGKY7hbTgu5s6R6XpGLpIaizfsWGuSohcWJ7q8F0noaYfj4v1+T1Uvf9r2FwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAAnMaPngAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SNyoDRJpGuJUFT8qR9oitb258ZJExOsodpvA07M9IDjuzGj2m3w+ulacsA+NJw23EwUCqfS2&#10;oUrD++blJgURoiFrWk+o4QsDzIvLi9xk1g+0wtM6VoJLKGRGQx1jl0kZyhqdCRPfIbH34XtnIp99&#10;JW1vBi53rbxTKpHONMQfatPhY43l5/roNCzTbrF79d9D1T7vl9u37expM4taX1+NiwcQEcf4F4Yz&#10;PqNDwUwHfyQbRKshUYrRIxtqmk5BnCPqPmHt8KvJIpf/ZxQ/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAOHIU6rjAQAAsQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAAnMaPngAAAADgEAAA8AAAAAAAAAAAAAAAAAPQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="170C0EF7" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
                       <w:pPr>
                         <w:widowControl/>
                         <w:autoSpaceDE/>
                         <w:autoSpaceDN/>
                         <w:adjustRightInd/>
                         <w:spacing w:line="240" w:lineRule="atLeast"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30162F27" wp14:editId="5E1BAE9B">
                             <wp:extent cx="2905125" cy="9525"/>
                             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                             <wp:docPr id="8" name="Picture 8"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 8"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId9">
+                                    <a:blip r:embed="rId12">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="2905125" cy="9525"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -7769,51 +7775,51 @@
                                 <w:adjustRightInd/>
                                 <w:spacing w:line="240" w:lineRule="atLeast"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:drawing>
                                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67064D11" wp14:editId="77C7806E">
                                     <wp:extent cx="3314700" cy="9525"/>
                                     <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                                     <wp:docPr id="9" name="Picture 9"/>
                                     <wp:cNvGraphicFramePr>
                                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                     </wp:cNvGraphicFramePr>
                                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:nvPicPr>
                                             <pic:cNvPr id="0" name="Picture 9"/>
                                             <pic:cNvPicPr>
                                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                             </pic:cNvPicPr>
                                           </pic:nvPicPr>
                                           <pic:blipFill>
-                                            <a:blip r:embed="rId10">
+                                            <a:blip r:embed="rId13">
                                               <a:extLst>
                                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                 </a:ext>
                                               </a:extLst>
                                             </a:blip>
                                             <a:srcRect/>
                                             <a:stretch>
                                               <a:fillRect/>
                                             </a:stretch>
                                           </pic:blipFill>
                                           <pic:spPr bwMode="auto">
                                             <a:xfrm>
                                               <a:off x="0" y="0"/>
                                               <a:ext cx="3314700" cy="9525"/>
                                             </a:xfrm>
                                             <a:prstGeom prst="rect">
                                               <a:avLst/>
                                             </a:prstGeom>
                                             <a:noFill/>
                                             <a:ln>
                                               <a:noFill/>
                                             </a:ln>
                                           </pic:spPr>
                                         </pic:pic>
@@ -7882,87 +7888,87 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:group w14:anchorId="4FFD46A7" id="Group 11" o:spid="_x0000_s1029" style="position:absolute;margin-left:278.3pt;margin-top:562.85pt;width:262pt;height:1pt;z-index:-251662848;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="5566,11257" coordsize="5240,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAg3q43ewMAAB0JAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vttu1DAQfUfiHyw/ItFc2uzSqGlV9Sak&#10;AhUtH+BNnItI7GB7N1u+nplxst1dihAFsQ/ZiWc8PnPm4pycrbuWraSxjVYZjw5CzqTKddGoKuNf&#10;Hq7fvuPMOqEK0WolM/4oLT87ff3qZOhTGetat4U0DJwomw59xmvn+jQIbF7LTtgD3UsFylKbTjh4&#10;NVVQGDGA964N4jCcBYM2RW90Lq2F1Uuv5Kfkvyxl7j6VpZWOtRkHbI6ehp4LfAanJyKtjOjrJh9h&#10;iBeg6ESj4NCNq0vhBFua5idXXZMbbXXpDnLdBbosm1xSDBBNFO5Fc2P0sqdYqnSo+g1NQO0eTy92&#10;m39c3RnWFBlPEs6U6CBHdCyLIiRn6KsUbG5Mf9/fGR8hiLc6/2pBHezr8b3yxmwxfNAF+BNLp4mc&#10;dWk6dAFhszXl4HGTA7l2LIfFw8N4fhRCqnLQRfEcRMpRXkMicVeSzGacoTKKk/mkvBq3J/HRuDem&#10;jYFI/amEdESGYUG52SdG7d8xel+LXlKiLLI1MQo4PaOfoQ6FqlrJotizSnYTpdbzyZS+qMFMnhuj&#10;h1qKAmBRFgD81gZ8sZCN3xIMVM33qZp4TmIgiEje5UmkvbHuRuqOoZBxA9gpe2J1ax3m/MkEk6n0&#10;ddO2lKNW7SyAIa4QeMTraXfrxZoK7nBiYqGLR4jGaN+dME1AqLX5ztkAnZlx+20pjOSsfa+AEWzj&#10;STCTsJgEoXLYmnHHmRcvnG/3ZW+aqgbPEUWj9DmUZdlQRMioRzHChdr4X0UCGfJFcm2kxEHHog0z&#10;UEt7NeJ77iXFEIXzY6DON86MylCkUzVMtbDXNCLNl74YMLFTAcCUK6AUcKkqRvAP4LrsWpidbwIW&#10;soF5T9sW0Y5F/YxFvGURxc86OdwyCdnkBCptA0nUvkwB+1qNMEGCaoCxGVLue21xkiBmoOPBtxjZ&#10;Y0y/MAZwaEy5gfPAilrh6RBslP1rxnAG18zCT6leOMSGZ6DIhowj7zX94WqnV/JBk97tDUg48Unb&#10;qm0rGCmIbGpjrwR7PMN363Quwt7K507nIppZeJwQQVa3TYFtjVisqRYXrWErgXco/TAecLZjBneV&#10;KmgM4OS6GmUnmtbLYP/MNPjD3j+OjnC++/4/SubIn58Bo8bPgVHzD2cBXR9wB1Pc4/cCXvLb7yBv&#10;f9Wc/gAAAP//AwBQSwMEFAAGAAgAAAAhAHTtKRDiAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FqwzAQRO+F/oPYQG+N5BTbwbEcQmh7CoUmhdKbYm1sE2tlLMV2/r5KL+lxZx6zM/l6Mi0bsHeN&#10;JQnRXABDKq1uqJLwdXh7XgJzXpFWrSWUcEUH6+LxIVeZtiN94rD3FQsh5DIlofa+yzh3ZY1Gubnt&#10;kIJ3sr1RPpx9xXWvxhBuWr4QIuFGNRQ+1KrDbY3leX8xEt5HNW5eotdhdz5trz+H+ON7F6GUT7Np&#10;swLmcfJ3GG71Q3UoQqejvZB2rJUQx0kS0GBEizgFdkPEUgTt+KelKfAi5/9nFL8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAIN6uN3sDAAAdCQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAdO0pEOIAAAAOAQAADwAAAAAAAAAAAAAAAADVBQAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOQGAAAAAA==&#10;" o:allowincell="f">
                 <v:rect id="Rectangle 12" o:spid="_x0000_s1030" style="position:absolute;left:5567;top:11257;width:5220;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBEM3YvwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/sfwlvwtqYrKFqNIuqiR7WCens0z7Zs81KarK3+eiMIHoeZ+YaZzFpTiivVrrCs4KcbgSBO&#10;rS44U3BIfr+HIJxH1lhaJgU3cjCbfn5MMNa24R1d9z4TAcIuRgW591UspUtzMui6tiIO3sXWBn2Q&#10;dSZ1jU2Am1L2omggDRYcFnKsaJFT+rf/NwrWw2p+2th7k5Wr8/q4PY6Wycgr1flq52MQnlr/Dr/a&#10;G62gP4Dnl/AD5PQBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARDN2L8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="6F75A280" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
                         <w:pPr>
                           <w:widowControl/>
                           <w:autoSpaceDE/>
                           <w:autoSpaceDN/>
                           <w:adjustRightInd/>
                           <w:spacing w:line="240" w:lineRule="atLeast"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:noProof/>
                           </w:rPr>
                           <w:drawing>
                             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67064D11" wp14:editId="77C7806E">
                               <wp:extent cx="3314700" cy="9525"/>
                               <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                               <wp:docPr id="9" name="Picture 9"/>
                               <wp:cNvGraphicFramePr>
                                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                               </wp:cNvGraphicFramePr>
                               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:nvPicPr>
                                       <pic:cNvPr id="0" name="Picture 9"/>
                                       <pic:cNvPicPr>
                                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                       </pic:cNvPicPr>
                                     </pic:nvPicPr>
                                     <pic:blipFill>
-                                      <a:blip r:embed="rId10">
+                                      <a:blip r:embed="rId14">
                                         <a:extLst>
                                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                           </a:ext>
                                         </a:extLst>
                                       </a:blip>
                                       <a:srcRect/>
                                       <a:stretch>
                                         <a:fillRect/>
                                       </a:stretch>
                                     </pic:blipFill>
                                     <pic:spPr bwMode="auto">
                                       <a:xfrm>
                                         <a:off x="0" y="0"/>
                                         <a:ext cx="3314700" cy="9525"/>
                                       </a:xfrm>
                                       <a:prstGeom prst="rect">
                                         <a:avLst/>
                                       </a:prstGeom>
                                       <a:noFill/>
                                       <a:ln>
                                         <a:noFill/>
                                       </a:ln>
                                     </pic:spPr>
                                   </pic:pic>
@@ -8101,51 +8107,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:polyline w14:anchorId="2CBF5785" id="Freeform 14" o:spid="_x0000_s1026" style="position:absolute;z-index:-251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" points="70.55pt,45.55pt,517.95pt,45.55pt" coordsize="8949,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBdly//AIAAI8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0OCC1nTpX1CmKXIYB&#10;3Vag2QcokhwbsyVPUuJ0w/59pGynTosCwzA/OJRJkYeHl9zcnsqCHKWxuVYJja5CSqTiWuRqn9Bv&#10;281gSol1TAlWaCUT+iQtvV28f3dTV3M51JkuhDQEnCg7r6uEZs5V8yCwPJMls1e6kgqUqTYlc3A0&#10;+0AYVoP3sgiGYTgOam1EZTSX1sLXVaOkC+8/TSV3X9PUSkeKhAI259/Gv3f4DhY3bL43rMpy3sJg&#10;/4CiZLmCoGdXK+YYOZj8lasy50ZbnborrstAp2nOpc8BsonCF9k8ZqySPhcgx1Znmuz/c8u/HB8M&#10;yUVCRzElipVQo42REhknUYz81JWdg9lj9WAwQ1vda/7dgiK40ODBgg3Z1Z+1ADfs4LTn5JSaEm9C&#10;tuTkqX86Uy9PjnD4OBpPh+NoRAkHXTSchL40AZt3l/nBuo9Se0fseG9dUzkBkuddtOC3UOW0LKCI&#10;HwISkppMZ/GsLfPZJrqwyciwa4SzxbBnAR6mbzi67pmFpHMEsPcdMJZ1WPlJtWBBIgwHJPT8VNoi&#10;L4gckt9GiBZcgBVm9oYxAETj675xc6kNYqD3X3a9oQS6ftfQUTGH2DAGiqROqOeKZAkFQvB7qY9y&#10;q72Fe1E6iPWsLVTfCvny6LoaNmq4gXF8bufYCLlXWaU3eVH40hYKEUWz0WjqsVhd5AK1CMea/W5Z&#10;GHJkONf+aYm4MDP6oIT3lkkm1q3sWF40MkQvPMnQhi0V2JB+cH/Nwtl6up7Gg3g4Xg/icLUa3G2W&#10;8WC8iSaj1fVquVxFvxFaFM+zXAipEF23RKL474a0XWfN+J/XyEUWF8lu/PM62eAShmcZcul+fXZ+&#10;YHFGm6HeafEE82p0sxVhi4OQafOTkho2YkLtjwMzkpLik4KVM4viGFeoP8SjCfQIMX3Nrq9hioOr&#10;hDoKrY7i0jVr91CZfJ9BpMiXVek72BNpjvPs8TWo2gNsPZ9Bu6FxrfbP3ur5f2TxBwAA//8DAFBL&#10;AwQUAAYACAAAACEA8ILN190AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;3KidtqpKiFNViF6QOFD4ADdeEiuxN8Rum/D1bE5wWs3uaPZNsRt9Jy44REdBQ7ZQIDBUZF2oNXx+&#10;HB62IGIywZqOAmqYMMKuvL0pTG7pGt7xcky14JAQc6OhSanPpYxVg97EBfUY+PZFgzeJ5VBLO5gr&#10;h/tOLpXaSG9c4A+N6fG5wao9nr2G8e17uT9MbVTuh9Yvk6N2+0pa39+N+ycQCcf0Z4YZn9GhZKYT&#10;nYONomO9zjK2anic52xQqw23O/FmlYEsC/m/QvkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAQXZcv/wCAACPBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA8ILN190AAAAKAQAADwAAAAAAAAAAAAAAAABWBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAGAGAAAAAA==&#10;" o:allowincell="f" filled="f" strokeweight="1.54pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5681980,0" o:connectangles="0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:polyline>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0ED1FC9F" wp14:editId="28D51E07">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1159510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-476250</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="952500" cy="952500"/>
@@ -8203,136 +8209,136 @@
                               <w:adjustRightInd/>
                               <w:spacing w:line="1500" w:lineRule="atLeast"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B96F472" wp14:editId="292C9640">
                                   <wp:extent cx="942975" cy="942975"/>
                                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                                   <wp:docPr id="10" name="Picture 10"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 10"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId11">
+                                          <a:blip r:embed="rId15">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="942975" cy="942975"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5E815DE2" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:rect w14:anchorId="0ED1FC9F" id="Rectangle 15" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:91.3pt;margin-top:-37.5pt;width:75pt;height:75pt;z-index:-251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdyRRe4wEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE2hCKKmq9WuFiEt&#10;sGLhAyaOk1gkHjN2m5SvZ+w0hYUb4mKNx+Pn996Md1fT0IujJm/QljJfraXQVmFtbFvKr1/uXryR&#10;wgewNfRodSlP2sur/fNnu9EVeoMd9rUmwSDWF6MrZReCK7LMq04P4FfotOXDBmmAwFtqs5pgZPSh&#10;zzbr9etsRKododLec/Z2PpT7hN80WoVPTeN1EH0pmVtIK6W1imu230HRErjOqDMN+AcWAxjLj16g&#10;biGAOJD5C2owitBjE1YKhwybxiidNLCafP2HmscOnE5a2BzvLjb5/werPh4fSJi6lNuXUlgYuEef&#10;2TWwba9Fvo0Gjc4XXPfoHihK9O4e1TcvLN50XKaviXDsNNRMK4/12ZMLceP5qqjGD1gzPBwCJq+m&#10;hoYIyC6IKbXkdGmJnoJQnHy73WzX3DjFR+c4vgDFctmRD+80DiIGpSTmnsDheO/DXLqUxLcs3pm+&#10;5zwUvX2SYMyYSeQj31l3mKop2fNqcaLC+sRqCOdZ4tnnoEP6IcXIc1RK//0ApKXo31t2JA7dEtAS&#10;VEsAVvHVUgYp5vAmzMN5cGTajpHzpMbiNbvWmKQoOjqzONPl2UienOc4Dt/v+1T167ftfwIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAAiWOoDfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SNxah1aUNMSpKn5UjqVFKtzceEki7HUUu03g6dmc4Dizn2Zn8tXgrDhjFxpPCm6mCQik0puG&#10;KgVv++dJCiJETUZbT6jgGwOsisuLXGfG9/SK512sBIdQyLSCOsY2kzKUNTodpr5F4tun75yOLLtK&#10;mk73HO6snCXJQjrdEH+odYsPNZZfu5NTsEnb9fuL/+kr+/SxOWwPy8f9Mip1fTWs70FEHOIfDGN9&#10;rg4Fdzr6E5kgLOt0tmBUweTulkcxMZ+PzlHBaMgil/8nFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAnckUXuMBAAC1AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEACJY6gN8AAAAKAQAADwAAAAAAAAAAAAAAAAA9BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="72E53724" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
                       <w:pPr>
                         <w:widowControl/>
                         <w:autoSpaceDE/>
                         <w:autoSpaceDN/>
                         <w:adjustRightInd/>
                         <w:spacing w:line="1500" w:lineRule="atLeast"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B96F472" wp14:editId="292C9640">
                             <wp:extent cx="942975" cy="942975"/>
                             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                             <wp:docPr id="10" name="Picture 10"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 10"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId11">
+                                    <a:blip r:embed="rId16">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="942975" cy="942975"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -12338,51 +12344,51 @@
                                 <w:adjustRightInd/>
                                 <w:spacing w:line="240" w:lineRule="atLeast"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:drawing>
                                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E8CF11D" wp14:editId="700AB388">
                                     <wp:extent cx="2038350" cy="9525"/>
                                     <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                                     <wp:docPr id="11" name="Picture 11"/>
                                     <wp:cNvGraphicFramePr>
                                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                     </wp:cNvGraphicFramePr>
                                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:nvPicPr>
                                             <pic:cNvPr id="0" name="Picture 11"/>
                                             <pic:cNvPicPr>
                                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                             </pic:cNvPicPr>
                                           </pic:nvPicPr>
                                           <pic:blipFill>
-                                            <a:blip r:embed="rId12">
+                                            <a:blip r:embed="rId17">
                                               <a:extLst>
                                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                 </a:ext>
                                               </a:extLst>
                                             </a:blip>
                                             <a:srcRect/>
                                             <a:stretch>
                                               <a:fillRect/>
                                             </a:stretch>
                                           </pic:blipFill>
                                           <pic:spPr bwMode="auto">
                                             <a:xfrm>
                                               <a:off x="0" y="0"/>
                                               <a:ext cx="2038350" cy="9525"/>
                                             </a:xfrm>
                                             <a:prstGeom prst="rect">
                                               <a:avLst/>
                                             </a:prstGeom>
                                             <a:noFill/>
                                             <a:ln>
                                               <a:noFill/>
                                             </a:ln>
                                           </pic:spPr>
                                         </pic:pic>
@@ -12451,87 +12457,87 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:group w14:anchorId="12EDCA36" id="Group 16" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:188.75pt;margin-top:-38.75pt;width:160.6pt;height:1pt;z-index:-251661824;mso-position-horizontal-relative:page" coordorigin="3775,-775" coordsize="3212,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgOUExegMAABcJAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vm1v2zYQ/j5g/4HgxwGNJDuxYyFKUaRN&#10;MKDbijX9AbREvWASqZG05fTX7zlSUmw3Q7FsmD/IJ97x+NxzL9TN20PXsr00ttEq48lFzJlUuS4a&#10;VWX8y+P9m2vOrBOqEK1WMuNP0vK3tz/+cDP0qVzoWreFNAxOlE2HPuO1c30aRTavZSfshe6lgrLU&#10;phMOr6aKCiMGeO/aaBHHq2jQpuiNzqW1WH0flPzW+y9LmbvfytJKx9qMA5vzT+OfW3pGtzcirYzo&#10;6yYfYYhXoOhEo3Do7Oq9cILtTPONq67Jjba6dBe57iJdlk0ufQyIJonPonkwetf7WKp0qPqZJlB7&#10;xtOr3ea/7j8Z1hQZvwI9SnTIkT+WJSsiZ+irFDYPpv/cfzIhQogfdf6HhTo619N7FYzZdvhFF/An&#10;dk57cg6l6cgFwmYHn4OnOQfy4FiOxUW83KwWwJJDlyzW8ZijvEYiaddyvb7iDMo3JPj85fWHcfdy&#10;kSzCVrggfCINh3qgIzCKCtVmnwm1/47Qz7Xopc+TJbImQpOJ0N9RhkJVrWTJOpDq7SZGbaCTKX1X&#10;w0y+M0YPtRQFYCU+CsILx2EDvVgk47v8gqnVxNQyMDWxvETvBJ5OaRJpb6x7kLpjJGTcALrPndh/&#10;tC4wOplQKpW+b9rWZ6FVJwugnlZAfIAbWHeH7SGU20TEVhdPCMbo0JuYJRBqbb5yNqAvM27/3Akj&#10;OWt/ViCEmngSzCRsJ0GoHFsz7jgL4p0Lzb7rTVPV8Jz4aJR+h6IsGx8RIQwoRrgojf+rRlCtoenu&#10;jZQ05lhyPTEzZ1wg30cd95paWG2u5645q4Wp2c46RqT5LpQCpXVKPyZcgUKgpaoYoT8iJ2XXYm7+&#10;FLGYDSx4OrZAK8wWG1a/YAEiZouXfSxPLCYfKLMZkahDjQL6QY0oIaEUMDFjn/heWxoiBBkj5DG0&#10;l7enkP7GGNjI2POG82DlJ8vzIdQl5zeM4Qw3zDb0XS8cYaMzSGQDDTrOav9Hq53ey0ft9e55Nm5o&#10;N0581rbqW6uphYMO5nSE3zcfS6iPsnnStQRmGV+uPT9Wt01BLU1QrKm2d61he0G3p/+NgE7McEup&#10;wo8AGlofRtmJpg0yDn9hEvzDvt8kl5dz719erYm+0P+jJsyAUfMfzgF/c+D29YSOXwp0vR+/Qz7+&#10;nrn9CwAA//8DAFBLAwQUAAYACAAAACEAZ68Qj+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;TW+CQBCG7036HzbTpDddqEEUWYwxbU+midqk6W2EEYjsLGFXwH/ftZf2Nh9P3nkmXY+6ET11tjas&#10;IJwGIIhzU9RcKvg8vk0WIKxDLrAxTApuZGGdPT6kmBRm4D31B1cKH8I2QQWVc20ipc0r0minpiX2&#10;u7PpNDrfdqUsOhx8uG7kSxDMpcaa/YUKW9pWlF8OV63gfcBhMwtf+93lvL19H6OPr11ISj0/jZsV&#10;CEej+4Phru/VIfNOJ3PlwopGwSyOI48qmPwWnpgvFzGI030SRSCzVP7/IfsBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAYDlBMXoDAAAXCQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAZ68Qj+AAAAALAQAADwAAAAAAAAAAAAAAAADUBQAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOEGAAAAAA==&#10;" o:allowincell="f">
                 <v:rect id="Rectangle 17" o:spid="_x0000_s1034" style="position:absolute;left:3776;top:-773;width:3200;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDL2u5bxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvurGgaJpNCLaix1YF29sj+5oEs29DdmtSf323IHgcZuYbJskG04grda62rGA+i0AQ&#10;F1bXXCo4HbfTFQjnkTU2lknBLznI0vEowVjbnj/oevClCBB2MSqovG9jKV1RkUE3sy1x8L5tZ9AH&#10;2ZVSd9gHuGnkcxQtpcGaw0KFLW0qKi6HH6Ngt2rzz7299WXz9rU7v5/Xr8e1V+ppMuQvIDwN/hG+&#10;t/dawWIO/1/CD5DpHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDL2u5bxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="026BF0C7" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
                         <w:pPr>
                           <w:widowControl/>
                           <w:autoSpaceDE/>
                           <w:autoSpaceDN/>
                           <w:adjustRightInd/>
                           <w:spacing w:line="240" w:lineRule="atLeast"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:noProof/>
                           </w:rPr>
                           <w:drawing>
                             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E8CF11D" wp14:editId="700AB388">
                               <wp:extent cx="2038350" cy="9525"/>
                               <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                               <wp:docPr id="11" name="Picture 11"/>
                               <wp:cNvGraphicFramePr>
                                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                               </wp:cNvGraphicFramePr>
                               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:nvPicPr>
                                       <pic:cNvPr id="0" name="Picture 11"/>
                                       <pic:cNvPicPr>
                                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                       </pic:cNvPicPr>
                                     </pic:nvPicPr>
                                     <pic:blipFill>
-                                      <a:blip r:embed="rId12">
+                                      <a:blip r:embed="rId18">
                                         <a:extLst>
                                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                           </a:ext>
                                         </a:extLst>
                                       </a:blip>
                                       <a:srcRect/>
                                       <a:stretch>
                                         <a:fillRect/>
                                       </a:stretch>
                                     </pic:blipFill>
                                     <pic:spPr bwMode="auto">
                                       <a:xfrm>
                                         <a:off x="0" y="0"/>
                                         <a:ext cx="2038350" cy="9525"/>
                                       </a:xfrm>
                                       <a:prstGeom prst="rect">
                                         <a:avLst/>
                                       </a:prstGeom>
                                       <a:noFill/>
                                       <a:ln>
                                         <a:noFill/>
                                       </a:ln>
                                     </pic:spPr>
                                   </pic:pic>
@@ -12624,136 +12630,136 @@
                               <w:adjustRightInd/>
                               <w:spacing w:line="240" w:lineRule="atLeast"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65966BFA" wp14:editId="56B95486">
                                   <wp:extent cx="914400" cy="9525"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                                   <wp:docPr id="12" name="Picture 12"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 12"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId13">
+                                          <a:blip r:embed="rId19">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="914400" cy="9525"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="535877AE" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:rect w14:anchorId="2B9260FE" id="Rectangle 19" o:spid="_x0000_s1036" style="position:absolute;left:0;text-align:left;margin-left:367.25pt;margin-top:-38.65pt;width:1in;height:0;z-index:-251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2xbkM4QEAALADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNM2qWtGo6Wq1q0VI&#10;C6xY+ICJ4yQWiceM3Sbl6xk7TWHhhrhY4/HMy3tvJrubaejFUZM3aEuZr9ZSaKuwNrYt5dcvD2/e&#10;SuED2Bp6tLqUJ+3lzf71q93oCn2FHfa1JsEg1hejK2UXgiuyzKtOD+BX6LTlxwZpgMBXarOaYGT0&#10;oc+u1uvrbESqHaHS3nP2fn6U+4TfNFqFT03jdRB9KZlbSCels4pntt9B0RK4zqgzDfgHFgMYyx+9&#10;QN1DAHEg8xfUYBShxyasFA4ZNo1ROmlgNfn6DzXPHTidtLA53l1s8v8PVn08PpEwdSk3WyksDDyj&#10;z+wa2LbXIt9Gg0bnC657dk8UJXr3iOqbFxbvOi7Tt0Q4dhpqppXH+uxFQ7x4bhXV+AFrhodDwOTV&#10;1NAQAdkFMaWRnC4j0VMQipPbfLNZ8+DU8pRBsfQ58uGdxkHEoJTEtBMuHB99iDygWEriZyw+mL5P&#10;A+/tiwQXxkziHanOksNUTcmZ68WECusTCyGc14jXnoMO6YcUI69QKf33A5CWon9v2Yy4b0tAS1At&#10;AVjFraUMUszhXZj38uDItB0j50mNxVs2rDFJUTRzZnGmy2uRhJ5XOO7d7/dU9etH2/8EAAD//wMA&#10;UEsDBBQABgAIAAAAIQDUr40i4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyH&#10;yEjcthQGtCtNp4kPbUfYkAa3rDFtReJUTbYWfj1GQoKjXz96/bhYjM6KI/ah9aTgYpqAQKq8aalW&#10;8LJ9nGQgQtRktPWECj4xwKI8PSl0bvxAz3jcxFpwCYVcK2hi7HIpQ9Wg02HqOyTevfve6chjX0vT&#10;64HLnZWXSXIjnW6JLzS6w7sGq4/NwSlYZd3yde2/hto+vK12T7v5/XYelTo/G5e3ICKO8Q+GH31W&#10;h5Kd9v5AJgirIJ1dXTOqYJKmMxBMZGnGyf43kWUh//9QfgMAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQA2xbkM4QEAALADAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDUr40i4AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="109F8906" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
                       <w:pPr>
                         <w:widowControl/>
                         <w:autoSpaceDE/>
                         <w:autoSpaceDN/>
                         <w:adjustRightInd/>
                         <w:spacing w:line="240" w:lineRule="atLeast"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65966BFA" wp14:editId="56B95486">
                             <wp:extent cx="914400" cy="9525"/>
                             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                             <wp:docPr id="12" name="Picture 12"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 12"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId13">
+                                    <a:blip r:embed="rId20">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="914400" cy="9525"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -12855,51 +12861,51 @@
                                 <w:adjustRightInd/>
                                 <w:spacing w:line="240" w:lineRule="atLeast"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:drawing>
                                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EEC7871" wp14:editId="70D53FC5">
                                     <wp:extent cx="904875" cy="9525"/>
                                     <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                                     <wp:docPr id="13" name="Picture 13"/>
                                     <wp:cNvGraphicFramePr>
                                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                     </wp:cNvGraphicFramePr>
                                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:nvPicPr>
                                             <pic:cNvPr id="0" name="Picture 13"/>
                                             <pic:cNvPicPr>
                                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                             </pic:cNvPicPr>
                                           </pic:nvPicPr>
                                           <pic:blipFill>
-                                            <a:blip r:embed="rId14">
+                                            <a:blip r:embed="rId21">
                                               <a:extLst>
                                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                 </a:ext>
                                               </a:extLst>
                                             </a:blip>
                                             <a:srcRect/>
                                             <a:stretch>
                                               <a:fillRect/>
                                             </a:stretch>
                                           </pic:blipFill>
                                           <pic:spPr bwMode="auto">
                                             <a:xfrm>
                                               <a:off x="0" y="0"/>
                                               <a:ext cx="904875" cy="9525"/>
                                             </a:xfrm>
                                             <a:prstGeom prst="rect">
                                               <a:avLst/>
                                             </a:prstGeom>
                                             <a:noFill/>
                                             <a:ln>
                                               <a:noFill/>
                                             </a:ln>
                                           </pic:spPr>
                                         </pic:pic>
@@ -12968,87 +12974,87 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:group w14:anchorId="6EBB3301" id="Group 20" o:spid="_x0000_s1037" style="position:absolute;left:0;text-align:left;margin-left:457pt;margin-top:-38.65pt;width:72.05pt;height:1pt;z-index:-251659776;mso-position-horizontal-relative:page" coordorigin="9140,-773" coordsize="1441,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAn5iBjgAMAABkJAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vttu3DYQfQ/QfyD4WCCWtN6LLVgOAic2&#10;AiRt0LgfwJWoCyqRKsldrfP1OUNKa3njoqgbxA/yiDOaOXPmwr16c+hatpfGNlplPDmLOZMq10Wj&#10;qoz/eX/7+oIz64QqRKuVzPiDtPzN9S+vroY+lQtd67aQhsGJsunQZ7x2rk+jyOa17IQ9071UUJba&#10;dMLh1VRRYcQA710bLeJ4HQ3aFL3RubQWp++Ckl97/2Upc/d7WVrpWJtxYHP+afxzS8/o+kqklRF9&#10;3eQjDPECFJ1oFIIeXb0TTrCdab5z1TW50VaX7izXXaTLssmlzwHZJPFJNndG73qfS5UOVX+kCdSe&#10;8PRit/lv+8+GNUXGl2vOlOhQIx+WLTw5Q1+lsLkz/Zf+swkZQvyo878suItO9fReBWO2HT7pAv7E&#10;zmlPzqE0HblA2uzga/BwrIE8OJbj8DJZxecrznKoksUmHkuU16gjfXSZLFFHKF9vNuehfHn9fvw4&#10;WS6T8GlAH4k0xPQ4R1zUG2g2+8in/X98fqlFL32ZLHE18bmZ+PwDXShU1Uq2SAgxhYfdRKgNbDKl&#10;b2qYybfG6KGWogAsbw/wsw/oxaIW/0ovmAIZT5iaSE6W4MdT7Ok90iTS3lh3J3XHSMi4AXRfOrH/&#10;aB0V/NGEKqn0bdO2foha9eQAhnTisRPckLY7bA++2zYTEVtdPCAZo8NoYpVAqLX5ytmAscy4/Xsn&#10;jOSs/aBACM3wJJhJ2E6CUDk+zbjjLIg3Lsz6rjdNVcNz4rNR+i16smx8RkRoQDHCRWv8rB7Bdgwz&#10;d2ukpC3HFouJme9bJAzcS3ohiVfrqRnWF2FspmaYWuFkZESa70IvUF2n+mPDFegEOqqKEfs9ilJ2&#10;LfbmrxGL2TCujrkFYs8s6mcsFjOLZPmsk/OZScwmJ2i0IyRRhy4F9oMaYUJCM2Blxr70vba0Rggz&#10;RuM+DJi3p5z+wRjgyNjvG8SDlZ+ExyA0J6dXjOEMV8w2kN0LR9goBolsyDjxXvt/dNrpvbzXXu9O&#10;liMiPmpbNbdKlh7ZNMVBCXuKEYZ1ikuwZ/V8MriEZh1frjxBVrdNQVNNWKyptjetYXtB96f/o3zg&#10;7IkZ7ilV+C1Ae+v9KDvRtEGG/TPL4D+OPvYZrf4w/svVhvgLK2DUhDUwan7gKvCXB+5fn/f4W4Eu&#10;+Pk75PkvmutvAAAA//8DAFBLAwQUAAYACAAAACEAq5FlUuIAAAAMAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3FrHhNA2xKmqCjhVSLRIqDc33iZR43UUu0n69zgnOM7OaPZNth5N&#10;w3rsXG1JgphHwJAKq2sqJXwf3mdLYM4r0qqxhBJu6GCd399lKtV2oC/s975koYRcqiRU3rcp566o&#10;0Cg3ty1S8M62M8oH2ZVcd2oI5abhT1H0wo2qKXyoVIvbCovL/mokfAxq2MTird9dztvb8ZB8/uwE&#10;Svn4MG5egXkc/V8YJvyADnlgOtkraccaCSvxHLZ4CbPFIgY2JaJkKYCdplMSA88z/n9E/gsAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAn5iBjgAMAABkJAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrkWVS4gAAAAwBAAAPAAAAAAAAAAAAAAAAANoF&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA6QYAAAAA&#10;" o:allowincell="f">
                 <v:rect id="Rectangle 21" o:spid="_x0000_s1038" style="position:absolute;left:9141;top:-773;width:1420;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCupkVpwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvgv9haMGbTlzER3QU2Qd69AXqrcm0STDTEzKzJu6v3xEEj0VVfUXNl40pxJ0ql1tWMOhHIIgT&#10;q3NOFRwPP70JCOeRNRaWScGDHCwX7dYcY21r3tF971MRIOxiVJB5X8ZSuiQjg65vS+LgXW1l0AdZ&#10;pVJXWAe4KeRHFI2kwZzDQoYlfWaU3Pa/RsF6Uq7OG/tXp8X3ZX3anqZfh6lXqttpVjMQnhr/Dr/a&#10;G61gOIbnl/AD5OIfAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArqZFacMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="4B4F0E43" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
                         <w:pPr>
                           <w:widowControl/>
                           <w:autoSpaceDE/>
                           <w:autoSpaceDN/>
                           <w:adjustRightInd/>
                           <w:spacing w:line="240" w:lineRule="atLeast"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:noProof/>
                           </w:rPr>
                           <w:drawing>
                             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EEC7871" wp14:editId="70D53FC5">
                               <wp:extent cx="904875" cy="9525"/>
                               <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                               <wp:docPr id="13" name="Picture 13"/>
                               <wp:cNvGraphicFramePr>
                                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                               </wp:cNvGraphicFramePr>
                               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:nvPicPr>
                                       <pic:cNvPr id="0" name="Picture 13"/>
                                       <pic:cNvPicPr>
                                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                       </pic:cNvPicPr>
                                     </pic:nvPicPr>
                                     <pic:blipFill>
-                                      <a:blip r:embed="rId14">
+                                      <a:blip r:embed="rId22">
                                         <a:extLst>
                                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                           </a:ext>
                                         </a:extLst>
                                       </a:blip>
                                       <a:srcRect/>
                                       <a:stretch>
                                         <a:fillRect/>
                                       </a:stretch>
                                     </pic:blipFill>
                                     <pic:spPr bwMode="auto">
                                       <a:xfrm>
                                         <a:off x="0" y="0"/>
                                         <a:ext cx="904875" cy="9525"/>
                                       </a:xfrm>
                                       <a:prstGeom prst="rect">
                                         <a:avLst/>
                                       </a:prstGeom>
                                       <a:noFill/>
                                       <a:ln>
                                         <a:noFill/>
                                       </a:ln>
                                     </pic:spPr>
                                   </pic:pic>
@@ -13154,51 +13160,51 @@
                                 <w:adjustRightInd/>
                                 <w:spacing w:line="240" w:lineRule="atLeast"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:drawing>
                                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FFC55AA" wp14:editId="4E6F2037">
                                     <wp:extent cx="2038350" cy="9525"/>
                                     <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                                     <wp:docPr id="14" name="Picture 14"/>
                                     <wp:cNvGraphicFramePr>
                                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                     </wp:cNvGraphicFramePr>
                                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:nvPicPr>
                                             <pic:cNvPr id="0" name="Picture 14"/>
                                             <pic:cNvPicPr>
                                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                             </pic:cNvPicPr>
                                           </pic:nvPicPr>
                                           <pic:blipFill>
-                                            <a:blip r:embed="rId15">
+                                            <a:blip r:embed="rId23">
                                               <a:extLst>
                                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                 </a:ext>
                                               </a:extLst>
                                             </a:blip>
                                             <a:srcRect/>
                                             <a:stretch>
                                               <a:fillRect/>
                                             </a:stretch>
                                           </pic:blipFill>
                                           <pic:spPr bwMode="auto">
                                             <a:xfrm>
                                               <a:off x="0" y="0"/>
                                               <a:ext cx="2038350" cy="9525"/>
                                             </a:xfrm>
                                             <a:prstGeom prst="rect">
                                               <a:avLst/>
                                             </a:prstGeom>
                                             <a:noFill/>
                                             <a:ln>
                                               <a:noFill/>
                                             </a:ln>
                                           </pic:spPr>
                                         </pic:pic>
@@ -13267,87 +13273,87 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:group w14:anchorId="10ABD96A" id="Group 23" o:spid="_x0000_s1040" style="position:absolute;left:0;text-align:left;margin-left:188.75pt;margin-top:-24.45pt;width:160.6pt;height:1pt;z-index:-251658752;mso-position-horizontal-relative:page" coordorigin="3775,-489" coordsize="3212,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXKO4PeQMAABcJAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vttu2zgQfV+g/0DwsUAjWXbiWIhSFGkT&#10;LNDdLbbZD6Al6oJKpErSltOv3zOk5FtbFE0X6wd5xBkOz5y5UDevd13LttLYRquMzy5izqTKddGo&#10;KuP/PN6/uubMOqEK0WolM/4kLX99++K3m6FPZaJr3RbSMDhRNh36jNfO9WkU2byWnbAXupcKylKb&#10;Tji8mioqjBjgvWujJI6vokGbojc6l9Zi9W1Q8lvvvyxl7v4qSysdazMObM4/jX+u6Rnd3oi0MqKv&#10;m3yEIZ6BohONwqF7V2+FE2xjmq9cdU1utNWlu8h1F+mybHLpY0A0s/gsmgejN72PpUqHqt/TBGrP&#10;eHq22/zP7QfDmiLjizlnSnTIkT+WJXMiZ+irFDYPpv/YfzAhQojvdf7JQh2d6+m9CsZsPfyhC/gT&#10;G6c9ObvSdOQCYbOdz8HTPgdy51iOxSSer64SpCqHbpYs4zFHeY1E0q75cnnJGZSvFterkL+8fjfu&#10;niezJGyFC8In0nCoBzoCo6hQbfZAqP01Qj/Wopc+T5bImghdTIT+jTIUqmolSxaBVG83MWoDnUzp&#10;uxpm8o0xeqilKABr5qMgvHAcNtCLRTJ+yC+YupqYug5MTSzP0TuBp1OaRNob6x6k7hgJGTeA7nMn&#10;tu+tC4xOJpRKpe+btsW6SFt1sgDqaQXEB7iBdbdb73y5eUCkW+viCcEYHXoTswRCrc0Xzgb0Zcbt&#10;540wkrP2dwVCqIknwUzCehKEyrE1446zIN650Oyb3jRVDc8zH43Sb1CUZeMjOqAY4aI0/q8aQSmH&#10;prs3UtKYY8nl90skdNxzauFqdb3vmuVpLUzNdtYxIs03oRQorVP6MeEKFAItVcUI/RE5KbsWc/Nl&#10;xGI2sODp2GJ2ZLFi9Tcs0LY/8IH5dGQx+UCZ7RGJOtQooO/UiBISSgETM/aJ77WlIUKQMUIeQ3t5&#10;ewrpO8bARsZ+IOI8WPnJcjiEuuT8hjGc4YZZB6574QgbnUEiG2jQcVb7P1rt9FY+aq93h9no5xtO&#10;PGhb9bXV1MJBB3M6wiPcH0uoj7J50rUEZh4vlp4fq9umoJYmKNZU67vWsK2g29P/KBw4OzHDLaUK&#10;PwJoaL0bZSeaNsiw/8Yk+Mm+X80Wi33vLy6XRF/o/1ETZsCo+Q/ngL85cPv6uMcvBbrej98hH3/P&#10;3P4LAAD//wMAUEsDBBQABgAIAAAAIQCpkDl74gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;bsIwEEX3lfoP1lTqDpyUklfjIITarlClQiXEboiHJCK2o9gk4e9rVu1yZo7unJuvJtWygXrbGC0g&#10;nAfASJdGNroS8LP/mCXArEMtsTWaBNzIwqp4fMgxk2bU3zTsXMV8iLYZCqid6zLObVmTQjs3HWl/&#10;O5teofNjX3HZ4+jDVctfgiDiChvtP9TY0aam8rK7KgGfI47rRfg+bC/nze24X34dtiEJ8fw0rd+A&#10;OZrcHwx3fa8OhXc6mauWlrUCFnG89KiA2WuSAvNElCYxsNN9E6XAi5z/71D8AgAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJco7g95AwAAFwkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAKmQOXviAAAACwEAAA8AAAAAAAAAAAAAAAAA0wUAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADiBgAAAAA=&#10;" o:allowincell="f">
                 <v:rect id="Rectangle 24" o:spid="_x0000_s1041" style="position:absolute;left:3776;top:-488;width:3200;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBedNsexQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTemo0liKauIlrRY6tC2tsj+5oEs29Ddk1Sf323IHgcZuYbZrEaTC06al1lWcEkikEQ&#10;51ZXXCg4n3YvMxDOI2usLZOCX3KwWo6eFphq2/MndUdfiABhl6KC0vsmldLlJRl0kW2Ig/djW4M+&#10;yLaQusU+wE0tX+N4Kg1WHBZKbGhTUn45Xo2C/axZfx3srS/q9+999pHNt6e5V+p5PKzfQHga/CN8&#10;bx+0giSB/y/hB8jlHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBedNsexQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="5F4A4149" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
                         <w:pPr>
                           <w:widowControl/>
                           <w:autoSpaceDE/>
                           <w:autoSpaceDN/>
                           <w:adjustRightInd/>
                           <w:spacing w:line="240" w:lineRule="atLeast"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:noProof/>
                           </w:rPr>
                           <w:drawing>
                             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FFC55AA" wp14:editId="4E6F2037">
                               <wp:extent cx="2038350" cy="9525"/>
                               <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                               <wp:docPr id="14" name="Picture 14"/>
                               <wp:cNvGraphicFramePr>
                                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                               </wp:cNvGraphicFramePr>
                               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:nvPicPr>
                                       <pic:cNvPr id="0" name="Picture 14"/>
                                       <pic:cNvPicPr>
                                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                       </pic:cNvPicPr>
                                     </pic:nvPicPr>
                                     <pic:blipFill>
-                                      <a:blip r:embed="rId15">
+                                      <a:blip r:embed="rId24">
                                         <a:extLst>
                                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                           </a:ext>
                                         </a:extLst>
                                       </a:blip>
                                       <a:srcRect/>
                                       <a:stretch>
                                         <a:fillRect/>
                                       </a:stretch>
                                     </pic:blipFill>
                                     <pic:spPr bwMode="auto">
                                       <a:xfrm>
                                         <a:off x="0" y="0"/>
                                         <a:ext cx="2038350" cy="9525"/>
                                       </a:xfrm>
                                       <a:prstGeom prst="rect">
                                         <a:avLst/>
                                       </a:prstGeom>
                                       <a:noFill/>
                                       <a:ln>
                                         <a:noFill/>
                                       </a:ln>
                                     </pic:spPr>
                                   </pic:pic>
@@ -13440,136 +13446,136 @@
                               <w:adjustRightInd/>
                               <w:spacing w:line="240" w:lineRule="atLeast"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1833C66F" wp14:editId="15504BBF">
                                   <wp:extent cx="914400" cy="9525"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                                   <wp:docPr id="15" name="Picture 15"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 15"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId13">
+                                          <a:blip r:embed="rId19">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="914400" cy="9525"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1875137F" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:rect w14:anchorId="11DD5FD0" id="Rectangle 26" o:spid="_x0000_s1043" style="position:absolute;left:0;text-align:left;margin-left:367.25pt;margin-top:-24.4pt;width:1in;height:0;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuKlaa4QEAALADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGlVrdio6Wq1q0VI&#10;C6xY+ICJ4yQWiceM3Sbl6xk7TWHhhrhY4/HMy3tvJrubaejFUZM3aEu5XuVSaKuwNrYt5dcvD2/e&#10;SuED2Bp6tLqUJ+3lzf71q93oCr3BDvtak2AQ64vRlbILwRVZ5lWnB/ArdNryY4M0QOArtVlNMDL6&#10;0GebPL/KRqTaESrtPWfv50e5T/hNo1X41DReB9GXkrmFdFI6q3hm+x0ULYHrjDrTgH9gMYCx/NEL&#10;1D0EEAcyf0ENRhF6bMJK4ZBh0xilkwZWs87/UPPcgdNJC5vj3cUm//9g1cfjEwlTl3K7kcLCwDP6&#10;zK6BbXstNlfRoNH5guue3RNFid49ovrmhcW7jsv0LRGOnYaaaa1jffaiIV48t4pq/IA1w8MhYPJq&#10;amiIgOyCmNJITpeR6CkIxcnr9Xab8+DU8pRBsfQ58uGdxkHEoJTEtBMuHB99iDygWEriZyw+mL5P&#10;A+/tiwQXxkziHanOksNUTcmZ68WECusTCyGc14jXnoMO6YcUI69QKf33A5CWon9v2Yy4b0tAS1At&#10;AVjFraUMUszhXZj38uDItB0jr5Mai7dsWGOSomjmzOJMl9ciCT2vcNy73++p6tePtv8JAAD//wMA&#10;UEsDBBQABgAIAAAAIQBlT5574AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsWgco1A1xqoqH2iW0lQo7NxmSCHscxW4T+HoGCYku587RfWTzwVlxxC40njRcjRMQSIUvG6o0&#10;bDfPIwUiREOlsZ5QwxcGmOfnZ5lJS9/TKx7XsRJsQiE1GuoY21TKUNToTBj7Fol/H75zJvLZVbLs&#10;TM/mzsrrJLmTzjTECbVp8aHG4nN9cBqWql28rfx3X9mn9+XuZTd73Myi1pcXw+IeRMQh/sPwW5+r&#10;Q86d9v5AZRBWw/RmcsuohtFE8QYm1FSxsv9TZJ7J0w35DwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCuKlaa4QEAALADAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBlT5574AAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="7217DC8D" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
                       <w:pPr>
                         <w:widowControl/>
                         <w:autoSpaceDE/>
                         <w:autoSpaceDN/>
                         <w:adjustRightInd/>
                         <w:spacing w:line="240" w:lineRule="atLeast"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1833C66F" wp14:editId="15504BBF">
                             <wp:extent cx="914400" cy="9525"/>
                             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                             <wp:docPr id="15" name="Picture 15"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 15"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId13">
+                                    <a:blip r:embed="rId20">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="914400" cy="9525"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -13671,51 +13677,51 @@
                                 <w:adjustRightInd/>
                                 <w:spacing w:line="240" w:lineRule="atLeast"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:drawing>
                                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44769370" wp14:editId="1402FA3F">
                                     <wp:extent cx="904875" cy="9525"/>
                                     <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                                     <wp:docPr id="16" name="Picture 16"/>
                                     <wp:cNvGraphicFramePr>
                                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                     </wp:cNvGraphicFramePr>
                                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:nvPicPr>
                                             <pic:cNvPr id="0" name="Picture 16"/>
                                             <pic:cNvPicPr>
                                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                             </pic:cNvPicPr>
                                           </pic:nvPicPr>
                                           <pic:blipFill>
-                                            <a:blip r:embed="rId14">
+                                            <a:blip r:embed="rId22">
                                               <a:extLst>
                                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                 </a:ext>
                                               </a:extLst>
                                             </a:blip>
                                             <a:srcRect/>
                                             <a:stretch>
                                               <a:fillRect/>
                                             </a:stretch>
                                           </pic:blipFill>
                                           <pic:spPr bwMode="auto">
                                             <a:xfrm>
                                               <a:off x="0" y="0"/>
                                               <a:ext cx="904875" cy="9525"/>
                                             </a:xfrm>
                                             <a:prstGeom prst="rect">
                                               <a:avLst/>
                                             </a:prstGeom>
                                             <a:noFill/>
                                             <a:ln>
                                               <a:noFill/>
                                             </a:ln>
                                           </pic:spPr>
                                         </pic:pic>
@@ -13784,87 +13790,87 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:group w14:anchorId="572CE739" id="Group 27" o:spid="_x0000_s1044" style="position:absolute;left:0;text-align:left;margin-left:457pt;margin-top:-24.35pt;width:72.05pt;height:1pt;z-index:-251656704;mso-position-horizontal-relative:page" coordorigin="9140,-487" coordsize="1441,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKM83RdwMAABoJAAAOAAAAZHJzL2Uyb0RvYy54bWy8VllP3DAQfq/U/2D5sRLkYBfYiIAQlyr1&#10;QIX+AG/iHGpip7Z3s/TXd2ac7FVQVVqVhzDxTGa++ebwnl2s2oYtpbG1VimPDkPOpMp0Xqsy5V8f&#10;bw9OObNOqFw0WsmUP0nLL87fvjnru0TGutJNLg0DJ8omfZfyyrkuCQKbVbIV9lB3UoGy0KYVDl5N&#10;GeRG9OC9bYI4DI+DXpu8MzqT1sLptVfyc/JfFDJzn4vCSsealAM2R09Dzzk+g/MzkZRGdFWdDTDE&#10;K1C0olYQdO3qWjjBFqb+xVVbZ0ZbXbjDTLeBLoo6k5QDZBOFe9ncGb3oKJcy6ctuTRNQu8fTq91m&#10;n5b3htV5yo9mnCnRQo0oLItPkJy+KxOwuTPdQ3dvfIYgftDZNwvqYF+P76U3ZvP+o87Bn1g4TeSs&#10;CtOiC0ibragGT+sayJVjGRzOoml4NOUsA1UUn4RDibIK6ogfzaIJ1BGUB5NTQiiSrLoZPo4mk8h/&#10;GtN3gUh8TMI54MKkoNnshk/7d3w+VKKTVCaLXA18IkzP5xfoQqHKRrL41HNKdiOh1rPJlL6qwExe&#10;GqP7SoocYEVoD+C3PsAXC7X4Lb3AFJDhmaK4IhlJjibAD1G8S5NIOmPdndQtQyHlBqBT6cTyg3WI&#10;ZWOClVT6tm4aOBdJo3YOwBBPCDvC9ay71XxF3RZRYMxlrvMnyMZoP5uwS0CotPnBWQ9zmXL7fSGM&#10;5Kx5r4ARHOJRMKMwHwWhMvg05Y4zL145P+yLztRlBZ4jSkfpS2jKoqaUNigGvNAb/6tJoEK+SW6N&#10;lLjmWDx7uUde3wxROD1ed0OMETbdMPbC3szAYC18M6Dx2ACw4nJoBTwq8wH7IxSlaBtYnO8CFrKe&#10;eU/bFhB7y6J6xiLesogmzzo52jIJ2egEOm0NSVS+TQH7Sg0wQYJmgJ0ZUuk7bXGPIGaYjUc/YWSP&#10;Ob1gDODQ+IjGcTCGuJsgOCj7d4zhDO6YuSe7Ew6xYQwUWZ9y5L2if3ja6qV81KR3e9sRIm20jdq2&#10;iiaEbBxjrwR7jOGndYyLcLfquTO5iOY4nE2JIKubOsexRizWlPOrxrClwAuU/gYOdszgolI5NRUu&#10;rptBdqJuvAzBn9kGfzj6sNBwqfrxn0xPkD+/AgaNXwOD5h+uAro94AImQocfC3jDb7/T6tj8pDn/&#10;CQAA//8DAFBLAwQUAAYACAAAACEANn2jNeMAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7C&#10;MBCE75X6DtZW6g0ct/yENA5CqO0JIRUqVdxMvCQR8TqKTRLevs6pPc7OaPabdD2YmnXYusqSBDGN&#10;gCHlVldUSPg+fkxiYM4r0qq2hBLu6GCdPT6kKtG2py/sDr5goYRcoiSU3jcJ5y4v0Sg3tQ1S8C62&#10;NcoH2RZct6oP5abmL1G04EZVFD6UqsFtifn1cDMSPnvVb17Fe7e7Xrb303G+/9kJlPL5adi8AfM4&#10;+L8wjPgBHbLAdLY30o7VElZiFrZ4CZNZvAQ2JqJ5LICdx9NiCTxL+f8R2S8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAijPN0XcDAAAaCQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEANn2jNeMAAAAMAQAADwAAAAAAAAAAAAAAAADRBQAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOEGAAAAAA==&#10;" o:allowincell="f">
                 <v:rect id="Rectangle 28" o:spid="_x0000_s1045" style="position:absolute;left:9141;top:-488;width:1420;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAhT90dwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCrMbU0UGrU1FfKDL8QHq7tJc22JzU5poO/P1k4Xg8nDeybwzlXhS40rLCoaDCARxZnXJ&#10;uYLTcfM1AeE8ssbKMin4JQfztPeRYKxty3t6HnwuQgi7GBUU3texlC4ryKAb2Jo4cDfbGPQBNrnU&#10;DbYh3FRyFEXf0mDJoaHAmpYFZffDwyjYTurFZWf/2rxaX7fnn/N0dZx6pT773WIGwlPn3+KXe6cV&#10;jMP68CX8AJn+AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACFP3R3BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="7E401199" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
                         <w:pPr>
                           <w:widowControl/>
                           <w:autoSpaceDE/>
                           <w:autoSpaceDN/>
                           <w:adjustRightInd/>
                           <w:spacing w:line="240" w:lineRule="atLeast"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:noProof/>
                           </w:rPr>
                           <w:drawing>
                             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44769370" wp14:editId="1402FA3F">
                               <wp:extent cx="904875" cy="9525"/>
                               <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                               <wp:docPr id="16" name="Picture 16"/>
                               <wp:cNvGraphicFramePr>
                                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                               </wp:cNvGraphicFramePr>
                               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:nvPicPr>
                                       <pic:cNvPr id="0" name="Picture 16"/>
                                       <pic:cNvPicPr>
                                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                       </pic:cNvPicPr>
                                     </pic:nvPicPr>
                                     <pic:blipFill>
-                                      <a:blip r:embed="rId14">
+                                      <a:blip r:embed="rId22">
                                         <a:extLst>
                                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                           </a:ext>
                                         </a:extLst>
                                       </a:blip>
                                       <a:srcRect/>
                                       <a:stretch>
                                         <a:fillRect/>
                                       </a:stretch>
                                     </pic:blipFill>
                                     <pic:spPr bwMode="auto">
                                       <a:xfrm>
                                         <a:off x="0" y="0"/>
                                         <a:ext cx="904875" cy="9525"/>
                                       </a:xfrm>
                                       <a:prstGeom prst="rect">
                                         <a:avLst/>
                                       </a:prstGeom>
                                       <a:noFill/>
                                       <a:ln>
                                         <a:noFill/>
                                       </a:ln>
                                     </pic:spPr>
                                   </pic:pic>
@@ -13957,136 +13963,136 @@
                               <w:adjustRightInd/>
                               <w:spacing w:line="240" w:lineRule="atLeast"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5146EC19" wp14:editId="28DC512D">
                                   <wp:extent cx="4800600" cy="9525"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                                   <wp:docPr id="17" name="Picture 17"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 17"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId16">
+                                          <a:blip r:embed="rId25">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="4800600" cy="9525"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5FA4FE29" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:rect w14:anchorId="10A83E3E" id="Rectangle 30" o:spid="_x0000_s1047" style="position:absolute;left:0;text-align:left;margin-left:153pt;margin-top:54.35pt;width:378pt;height:0;z-index:-251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArGx+04QEAALIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbDYtQlW02apqVYRU&#10;oKLwARPHSSwcjxl7N1m+nrF3s6VwQ1ys8Xjm5b03k831PFqx1xQMulqWq7UU2ilsjetr+e3r/Zsr&#10;KUIE14JFp2t50EFeb1+/2ky+0hc4oG01CQZxoZp8LYcYfVUUQQ16hLBCrx0/dkgjRL5SX7QEE6OP&#10;trhYr98VE1LrCZUOgbN3x0e5zfhdp1X83HVBR2FrydxiPimfTTqL7QaqnsAPRp1owD+wGME4/ugZ&#10;6g4iiB2Zv6BGowgDdnGlcCyw64zSWQOrKdd/qHkawOushc0J/mxT+H+w6tP+kYRpa3nJk3Iw8oy+&#10;sGvgeqvFZTZo8qHiuif/SEli8A+ovgfh8HbgMn1DhNOgoWVaZTK0eNGQLoFbRTN9xJbhYRcxezV3&#10;NCZAdkHMeSSH80j0HIXi5NsrHvKaJ6eWtwKqpdFTiO81jiIFtSTmnYFh/xBiIgLVUpK+4/DeWJsn&#10;bt2LBBemTCaeuKb1CVWcmzlbU2ZZKdVge2AphMdF4sXnYED6KcXES1TL8GMHpKWwHxzbkTZuCWgJ&#10;miUAp7i1llGKY3gbj5u582T6gZHLLMfhDVvWmSzpmcWJLy9GVnpa4rR5v99z1fOvtv0FAAD//wMA&#10;UEsDBBQABgAIAAAAIQB+ev3M4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyD&#10;tUjcqE2RQhriVBU/KkfaIrW9ufGSRMTrKHabwNOzlZDguDOj2W/y+ehaccI+NJ403E4UCKTS24Yq&#10;De+bl5sURIiGrGk9oYYvDDAvLi9yk1k/0ApP61gJLqGQGQ11jF0mZShrdCZMfIfE3ofvnYl89pW0&#10;vRm43LVyqlQinWmIP9Smw8cay8/10WlYpt1i9+q/h6p93i+3b9vZ02YWtb6+GhcPICKO8S8MZ3xG&#10;h4KZDv5INohWw51KeEtkQ6X3IM4JlUxZOvxKssjl/xHFDwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQArGx+04QEAALIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQB+ev3M4AAAAAwBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="2D097A49" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
                       <w:pPr>
                         <w:widowControl/>
                         <w:autoSpaceDE/>
                         <w:autoSpaceDN/>
                         <w:adjustRightInd/>
                         <w:spacing w:line="240" w:lineRule="atLeast"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5146EC19" wp14:editId="28DC512D">
                             <wp:extent cx="4800600" cy="9525"/>
                             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                             <wp:docPr id="17" name="Picture 17"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 17"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId16">
+                                    <a:blip r:embed="rId26">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="4800600" cy="9525"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -14175,136 +14181,136 @@
                               <w:adjustRightInd/>
                               <w:spacing w:line="240" w:lineRule="atLeast"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2722F9E0" wp14:editId="03D8C7A4">
                                   <wp:extent cx="4800600" cy="9525"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                                   <wp:docPr id="18" name="Picture 18"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 18"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId16">
+                                          <a:blip r:embed="rId26">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="4800600" cy="9525"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="314067AF" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:rect w14:anchorId="411E4B5D" id="Rectangle 31" o:spid="_x0000_s1048" style="position:absolute;left:0;text-align:left;margin-left:153pt;margin-top:68.65pt;width:378pt;height:0;z-index:-251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxiMhD4gEAALIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbJItgirabFW1KkIq&#10;UFH4AK9jJxaOx4y9myxfz9jZLLS9IS7WeDzz8t6byeZqGiw7KAwGXMOrVcmZchJa47qGf/929+aS&#10;sxCFa4UFpxp+VIFfbV+/2oy+VmvowbYKGYG4UI++4X2Mvi6KIHs1iLACrxw9asBBRLpiV7QoRkIf&#10;bLEuy3fFCNh6BKlCoOzt/Mi3GV9rJeMXrYOKzDacuMV8Yj536Sy2G1F3KHxv5ImG+AcWgzCOPnqG&#10;uhVRsD2aF1CDkQgBdFxJGArQ2kiVNZCaqnym5rEXXmUtZE7wZ5vC/4OVnw8PyEzb8Iv3nDkx0Iy+&#10;kmvCdVaxiyoZNPpQU92jf8AkMfh7kD8Cc3DTU5m6RoSxV6IlWrm+eNKQLoFa2W78BC3Bi32E7NWk&#10;cUiA5AKb8kiO55GoKTJJybeXNOSSJieXt0LUS6PHED8oGFgKGo7EOwOLw32IRJxKl5L0HQd3xto8&#10;ceueJKgwZTLxxHXWHKfdlK2p1osNO2iPJAVhXiRafAp6wF+cjbREDQ8/9wIVZ/ajIzvSxi0BLsFu&#10;CYST1NrwyNkc3sR5M/ceTdcTcpXlOLgmy7TJkpKdM4sTX1qMrPS0xGnz/r7nqj+/2vY3AAAA//8D&#10;AFBLAwQUAAYACAAAACEACKsNeOAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8&#10;g7VI3KhNI4U2xKkqflSO0CIVbm6yJBH2OordJvTpu5WQ4Lgzo9lv8sXorDhgH1pPGm4nCgRS6auW&#10;ag3vm+ebGYgQDVXGekINPxhgUVxe5Car/EBveFjHWnAJhcxoaGLsMilD2aAzYeI7JPa+fO9M5LOv&#10;ZdWbgcudlVOlUulMS/yhMR0+NFh+r/dOw2rWLT9e/HGo7dPnavu6nT9u5lHr66txeQ8i4hj/wnDG&#10;Z3QomGnn91QFYTUkKuUtkY3kLgFxTqh0ytLuV5JFLv+PKE4AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA8YjIQ+IBAACyAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEACKsNeOAAAAAMAQAADwAAAAAAAAAAAAAAAAA8BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="30330B2C" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
                       <w:pPr>
                         <w:widowControl/>
                         <w:autoSpaceDE/>
                         <w:autoSpaceDN/>
                         <w:adjustRightInd/>
                         <w:spacing w:line="240" w:lineRule="atLeast"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2722F9E0" wp14:editId="03D8C7A4">
                             <wp:extent cx="4800600" cy="9525"/>
                             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                             <wp:docPr id="18" name="Picture 18"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 18"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId16">
+                                    <a:blip r:embed="rId26">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="4800600" cy="9525"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -14393,136 +14399,136 @@
                               <w:adjustRightInd/>
                               <w:spacing w:line="240" w:lineRule="atLeast"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E6F9A13" wp14:editId="0A7686EC">
                                   <wp:extent cx="4800600" cy="9525"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                                   <wp:docPr id="19" name="Picture 19"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 19"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId16">
+                                          <a:blip r:embed="rId26">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="4800600" cy="9525"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="741F0EFB" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:rect w14:anchorId="5F3A06AD" id="Rectangle 32" o:spid="_x0000_s1049" style="position:absolute;left:0;text-align:left;margin-left:153pt;margin-top:83.05pt;width:378pt;height:0;z-index:-251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6nTFx4gEAALIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGmLVquo6Wq1q0VI&#10;C6xY+ICJ4yQWiceM3Sbl6xk7TWHhhrhY4/HMy3tvJrubaejFUZM3aEu5XuVSaKuwNrYt5dcvD2+u&#10;pfABbA09Wl3Kk/byZv/61W50hd5gh32tSTCI9cXoStmF4Ios86rTA/gVOm35sUEaIPCV2qwmGBl9&#10;6LNNnl9lI1LtCJX2nrP386PcJ/ym0Sp8ahqvg+hLydxCOimdVTyz/Q6KlsB1Rp1pwD+wGMBY/ugF&#10;6h4CiAOZv6AGowg9NmGlcMiwaYzSSQOrWed/qHnuwOmkhc3x7mKT/3+w6uPxiYSpS7m9ksLCwDP6&#10;zK6BbXsttpto0Oh8wXXP7omiRO8eUX3zwuJdx2X6lgjHTkPNtNaxPnvREC+eW0U1fsCa4eEQMHk1&#10;NTREQHZBTGkkp8tI9BSE4uTbax5yzpNTy1sGxdLoyId3GgcRg1IS807AcHz0IRKBYimJ37H4YPo+&#10;Tby3LxJcGDOJeOQ6aw5TNSVr1tvFhgrrE0shnBeJF5+DDumHFCMvUSn99wOQlqJ/b9mOuHFLQEtQ&#10;LQFYxa2lDFLM4V2YN/PgyLQdI6+THIu3bFljkqRo58zizJcXIyk9L3HcvN/vqerXr7b/CQAA//8D&#10;AFBLAwQUAAYACAAAACEALjbRFd8AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8&#10;g7VI3KjdIlltiFNV/KgcoUUq3Nx4SSLidRS7TeDp2UqV4Lgzo9lv8uXoW3HEPjaBDEwnCgRSGVxD&#10;lYG37dPNHERMlpxtA6GBb4ywLC4vcpu5MNArHjepElxCMbMG6pS6TMpY1uhtnIQOib3P0Hub+Owr&#10;6Xo7cLlv5UwpLb1tiD/UtsP7GsuvzcEbWM+71ftz+Bmq9vFjvXvZLR62i2TM9dW4ugORcEx/YTjh&#10;MzoUzLQPB3JRtAZuleYtiQ2tpyBOCaVnLO3Pkixy+X9E8QsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQB6nTFx4gEAALIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAuNtEV3wAAAAwBAAAPAAAAAAAAAAAAAAAAADwEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="539772E1" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
                       <w:pPr>
                         <w:widowControl/>
                         <w:autoSpaceDE/>
                         <w:autoSpaceDN/>
                         <w:adjustRightInd/>
                         <w:spacing w:line="240" w:lineRule="atLeast"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E6F9A13" wp14:editId="0A7686EC">
                             <wp:extent cx="4800600" cy="9525"/>
                             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                             <wp:docPr id="19" name="Picture 19"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 19"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId16">
+                                    <a:blip r:embed="rId26">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="4800600" cy="9525"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -15760,51 +15766,51 @@
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="527AA91F" wp14:editId="46B6E573">
             <wp:extent cx="4800600" cy="9525"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="23" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4800600" cy="9525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -15836,51 +15842,51 @@
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="718D48C9" wp14:editId="542E4952">
             <wp:extent cx="4800600" cy="9525"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4800600" cy="9525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -15995,51 +16001,51 @@
                                 <w:adjustRightInd/>
                                 <w:spacing w:line="240" w:lineRule="atLeast"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:drawing>
                                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0022D22C" wp14:editId="52E58B92">
                                     <wp:extent cx="4800600" cy="9525"/>
                                     <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                                     <wp:docPr id="20" name="Picture 20"/>
                                     <wp:cNvGraphicFramePr>
                                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                     </wp:cNvGraphicFramePr>
                                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:nvPicPr>
                                             <pic:cNvPr id="0" name="Picture 20"/>
                                             <pic:cNvPicPr>
                                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                             </pic:cNvPicPr>
                                           </pic:nvPicPr>
                                           <pic:blipFill>
-                                            <a:blip r:embed="rId18">
+                                            <a:blip r:embed="rId28">
                                               <a:extLst>
                                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                 </a:ext>
                                               </a:extLst>
                                             </a:blip>
                                             <a:srcRect/>
                                             <a:stretch>
                                               <a:fillRect/>
                                             </a:stretch>
                                           </pic:blipFill>
                                           <pic:spPr bwMode="auto">
                                             <a:xfrm>
                                               <a:off x="0" y="0"/>
                                               <a:ext cx="4800600" cy="9525"/>
                                             </a:xfrm>
                                             <a:prstGeom prst="rect">
                                               <a:avLst/>
                                             </a:prstGeom>
                                             <a:noFill/>
                                             <a:ln>
                                               <a:noFill/>
                                             </a:ln>
                                           </pic:spPr>
                                         </pic:pic>
@@ -16108,87 +16114,87 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:group w14:anchorId="0EBFA3D6" id="Group 33" o:spid="_x0000_s1050" style="position:absolute;left:0;text-align:left;margin-left:152.3pt;margin-top:14.4pt;width:379pt;height:1pt;z-index:-251651584;mso-position-horizontal-relative:page" coordorigin="3046,288" coordsize="7580,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDISBgCdwMAABYJAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vttu3DYQfS/QfyD4WKCWtDfvCpaDwImN&#10;AmkbNNsP4ErUBZVIleSu1vn6niGl9XrjIIhb1A/ykDMcnjlz4d68OXYtO0hjG60ynlzFnEmV66JR&#10;Vcb/3N7/vObMOqEK0WolM/4oLX9z++MPN0OfypmudVtIw+BE2XToM14716dRZPNadsJe6V4qKEtt&#10;OuGwNFVUGDHAe9dGszheRYM2RW90Lq3F7rug5Lfef1nK3P1ellY61mYc2Jz/Gv/d0Te6vRFpZURf&#10;N/kIQ7wCRScahUtPrt4JJ9jeNF+46prcaKtLd5XrLtJl2eTSx4Bokvgimgej972PpUqHqj/RBGov&#10;eHq12/y3w0fDmiLj8zlnSnTIkb+WYQ1yhr5KYfNg+k/9RxMihPhB539ZqKNLPa2rYMx2w6+6gD+x&#10;d9qTcyxNRy4QNjv6HDyeciCPjuXYXKyT+TxGqnLoktk1RJ+jvEYi6dQ8Xqw4g3K2Xk+q9+Ph6+V6&#10;PDnzxyKRhjs9zhEXBYVis0982n/H56da9NKnyRJXE5+Lic8/UIVCVa1k80Xg1NtNhNrAJlP6roaZ&#10;fGuMHmopCsBKyB7gzw7QwiIX36T3S6Imjq+Xq5Gm5yyJtDfWPUjdMRIyboDcZ04cPlhHUJ5MKJFK&#10;3zdt6/PTqmcbMKQdD53QBtLdcXf0xZaciNjp4hHBGB1aE6MEQq3NZ84GtGXG7d97YSRn7S8KhFAP&#10;T4KZhN0kCJXjaMYdZ0G8c6HX971pqhqeEx+O0m9Rk2XjQyJCA4oRL0rj/6qR5VQj90ZKmnJsvvx6&#10;iby+FpJ4lcxC12xmoWumYkCn+F676BiR5vtQC5TXKf8YcAUqgbaqYhwXWzgouxZj86eIxWxgwdO5&#10;RfLMon7BAuBOPjYv+sB4OlnEbPKBOjshEnUoUkA/qhElJJQCBmbsE99rSzOEIGOCbEN7eXsK6SvG&#10;gbitn4e4D1a+EZ4uoTa5fGAMZ3hgdoHrXjjCRneQyAZML0Co/T/a7fRBbrXXu4vRiBuftK06t9r4&#10;KKYeDjqY0xWhVadrCfVZNp+1LYFZxZul58fqtimopwmKNdXurjXsIOjx9H9+HEFzboZHShV+BtDQ&#10;ej/KTjRtkHH5C6PgO/t+kywWYCz0/mJ5TfSF/h81YQaMmv9wDviXA4+vJ3T8oUCv+/ka8vnPmdt/&#10;AAAA//8DAFBLAwQUAAYACAAAACEAxHilLN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrD&#10;MBBE74X8g9hAb41kpzXGtRxCaHsKhSaF0ptibWwTSzKWYjt/3/WpOe7MY3Ym30ymZQP2vnFWQrQS&#10;wNCWTje2kvB9fH9KgfmgrFatsyjhhh42xeIhV5l2o/3C4RAqRiHWZ0pCHUKXce7LGo3yK9ehJe/s&#10;eqMCnX3Fda9GCjctj4VIuFGNpQ+16nBXY3k5XI2Ej1GN23X0Nuwv593t9/jy+bOPUMrH5bR9BRZw&#10;Cv8wzPWpOhTU6eSuVnvWSliL54RQCXFKE2ZAJDEpp9lKgRc5v59Q/AEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDISBgCdwMAABYJAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDEeKUs3wAAAAoBAAAPAAAAAAAAAAAAAAAAANEFAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA3QYAAAAA&#10;" o:allowincell="f">
                 <v:rect id="Rectangle 34" o:spid="_x0000_s1051" style="position:absolute;left:3046;top:288;width:7560;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAGcqhjwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvgv9haMGbTlxFNDqK7AM9+gL11mTaJJjpCZlZE/fX7wiCx6KqvqLmy8YU4k6Vyy0rGPQjEMSJ&#10;1TmnCo6Hn94EhPPIGgvLpOBBDpaLdmuOsbY17+i+96kIEHYxKsi8L2MpXZKRQde3JXHwrrYy6IOs&#10;UqkrrAPcFPIjisbSYM5hIcOSPjNKbvtfo2A9KVfnjf2r0+L7sj5tT9Ovw9Qr1e00qxkIT41/h1/t&#10;jVYwHMHzS/gBcvEPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABnKoY8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="0A8D79D6" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
                         <w:pPr>
                           <w:widowControl/>
                           <w:autoSpaceDE/>
                           <w:autoSpaceDN/>
                           <w:adjustRightInd/>
                           <w:spacing w:line="240" w:lineRule="atLeast"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:noProof/>
                           </w:rPr>
                           <w:drawing>
                             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0022D22C" wp14:editId="52E58B92">
                               <wp:extent cx="4800600" cy="9525"/>
                               <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                               <wp:docPr id="20" name="Picture 20"/>
                               <wp:cNvGraphicFramePr>
                                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                               </wp:cNvGraphicFramePr>
                               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:nvPicPr>
                                       <pic:cNvPr id="0" name="Picture 20"/>
                                       <pic:cNvPicPr>
                                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                       </pic:cNvPicPr>
                                     </pic:nvPicPr>
                                     <pic:blipFill>
-                                      <a:blip r:embed="rId18">
+                                      <a:blip r:embed="rId29">
                                         <a:extLst>
                                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                           </a:ext>
                                         </a:extLst>
                                       </a:blip>
                                       <a:srcRect/>
                                       <a:stretch>
                                         <a:fillRect/>
                                       </a:stretch>
                                     </pic:blipFill>
                                     <pic:spPr bwMode="auto">
                                       <a:xfrm>
                                         <a:off x="0" y="0"/>
                                         <a:ext cx="4800600" cy="9525"/>
                                       </a:xfrm>
                                       <a:prstGeom prst="rect">
                                         <a:avLst/>
                                       </a:prstGeom>
                                       <a:noFill/>
                                       <a:ln>
                                         <a:noFill/>
                                       </a:ln>
                                     </pic:spPr>
                                   </pic:pic>
@@ -16211,51 +16217,51 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D535748" wp14:editId="114841C5">
             <wp:extent cx="4800600" cy="9525"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4800600" cy="9525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -16661,51 +16667,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:polyline w14:anchorId="13C4024D" id="Freeform 36" o:spid="_x0000_s1026" style="position:absolute;z-index:-251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" points="108pt,-10.5pt,522.45pt,-10.5pt" coordsize="8289,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPltLI+wIAAI4GAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8FnC0WHZsI3IQeCkK&#10;pG2AuB9AU5QlVCJVkracFv33zlBL5AQBiqI+KEPN6PHNmyU3t+eyICehTa5kTIMrnxIhuUpyeYjp&#10;t912NKPEWCYTVigpYvokDL1dvn93U1cLEapMFYnQBECkWdRVTDNrq4XnGZ6JkpkrVQkJzlTpklk4&#10;6oOXaFYDell4oe9PvVrppNKKC2Pg7bpx0qXDT1PB7dc0NcKSIqbAzbqnds89Pr3lDVscNKuynLc0&#10;2D+wKFku4dIeas0sI0edv4Iqc66VUam94qr0VJrmXLgcIJvAf5HNY8Yq4XIBcUzVy2T+Hyz/cnrQ&#10;JE9iOg4pkayEGm21EKg4GU9Rn7oyCwh7rB40Zmiqe8W/G3B4Fx48GIgh+/qzSgCGHa1ympxTXeKX&#10;kC05O+mfeunF2RIOLyfhdDwJJpRw8AXhte9K47FF9zE/GvtRKAfETvfGNpVLwHK6Jy35HVQ5LQso&#10;4geP+KQms3A2b8vcxwQXMRkJu0boI0CMHgUR3gAaD8J80gEB7UNHjGUdV36WLVmwCMMB8Z0+lTKo&#10;CzKH5HcBsgUIiMLM3ggGghg8HgY3H7WXaOj9l12vKYGu3zdyVMwiN7wDTVLH1GlFspiCIPi+VCex&#10;Uy7Cvigd3PXsLeQwqkHpagyBjRsMvMfl1t+NlAeVlWqbF4UrbSGR0cSfzB0Vo4o8QSeyMfqwXxWa&#10;nBiOtfu1OlyEaXWUiQPLBEs2rW1ZXjS2o4Z40IWtEtiPbm5/zf35ZraZRaMonG5Gkb9ej+62q2g0&#10;3QbXk/V4vVqtg99ILYgWWZ4kQiK7bocE0d/NaLvNmunvt8hFFhfJbt3vdbLeJQ0nMuTS/XXZuXnF&#10;EW1meq+SJxhXrZqlCEscjEzpn5TUsBBjan4cmRaUFJ8kbJx5EEW4Qd0hmlxDixA99OyHHiY5QMXU&#10;Uuh0NFe22brHSueHDG4KXFmluoM1keY4zo5fw6o9wNJzGbQLGrfq8Oyinv+NLP8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDMLnWz4gAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhc&#10;UGsnVCUNcSqEhBAn1EKlHp3YJBb+SW0nDW/P9gS33Z3R7DfVdraGTCpE7R2HbMmAKNd6qV3H4fPj&#10;ZVEAiUk4KYx3isOPirCtr68qUUp/djs17VNHMMTFUnDoUxpKSmPbKyvi0g/KofblgxUJ19BRGcQZ&#10;w62hOWNraoV2+KEXg3ruVfu9Hy2Ht8Pr6djqezoVoz6Zh7smvBeB89ub+ekRSFJz+jPDBR/RoUam&#10;xo9ORmI45NkauyQOizzD4eJgq9UGSIOnbMOA1hX9X6L+BQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAE+W0sj7AgAAjgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAMwudbPiAAAADAEAAA8AAAAAAAAAAAAAAAAAVQUAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABkBgAAAAA=&#10;" o:allowincell="f" filled="f" strokeweight=".14053mm">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5263515,0" o:connectangles="0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:polyline>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0027040B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="0027040B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="0027040B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -17377,136 +17383,136 @@
                               <w:adjustRightInd/>
                               <w:spacing w:line="240" w:lineRule="atLeast"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B28329C" wp14:editId="602A7957">
                                   <wp:extent cx="2743200" cy="9525"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                                   <wp:docPr id="21" name="Picture 21"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 21"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId19">
+                                          <a:blip r:embed="rId30">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="2743200" cy="9525"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5FC7F8F1" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:rect w14:anchorId="78024614" id="Rectangle 37" o:spid="_x0000_s1053" style="position:absolute;left:0;text-align:left;margin-left:216.05pt;margin-top:11.55pt;width:3in;height:0;z-index:-251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZfzwo4wEAALIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2laYChqOk2bhpAG&#10;TBv7ARfHaSwSnzm7Tcqv5+w0hbE3xIt1Pt99+b7vLpvLse/EQZM3aEuZL5ZSaKuwNnZXyqdvt28+&#10;SOED2Bo6tLqUR+3l5fb1q83gCr3CFrtak2AQ64vBlbINwRVZ5lWre/ALdNryY4PUQ+Ar7bKaYGD0&#10;vstWy+X7bECqHaHS3nP2ZnqU24TfNFqFr03jdRBdKZlbSCels4pntt1AsSNwrVEnGvAPLHowlj96&#10;hrqBAGJP5gVUbxShxyYsFPYZNo1ROmlgNfnyLzWPLTidtLA53p1t8v8PVn053JMwdSnXuRQWep7R&#10;A7sGdtdpsb6IBg3OF1z36O4pSvTuDtV3Lyxet1ymr4hwaDXUTCuP9dmzhnjx3Cqq4TPWDA/7gMmr&#10;saE+ArILYkwjOZ5HoscgFCdXF2/XPGcp1PyWQTE3OvLho8ZexKCUxLwTMBzufIhEoJhL4ncs3pqu&#10;SxPv7LMEF8ZMIh65TprDWI3JmvzdbEOF9ZGlEE6LxIvPQYv0U4qBl6iU/sceSEvRfbJsR9y4OaA5&#10;qOYArOLWUgYppvA6TJu5d2R2LSPnSY7FK7asMUlStHNiceLLi5GUnpY4bt6f91T1+1fb/gIAAP//&#10;AwBQSwMEFAAGAAgAAAAhADukEfPfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI&#10;/IM1SOyo07Sq0hCnqnioLGmLVNi58ZBE2OModpvA1zOIBazmdXXvmWI1OivO2IfWk4LpJAGBVHnT&#10;Uq3gZf94k4EIUZPR1hMq+MQAq/LyotC58QNt8byLtWATCrlW0MTY5VKGqkGnw8R3SHx7973Tkce+&#10;lqbXA5s7K9MkWUinW+KERnd412D1sTs5BZusW78++a+htg9vm8PzYXm/X0alrq/G9S2IiGP8E8MP&#10;PqNDyUxHfyIThFUwn6VTlipIZ1xZkC3m3Bx/F7Is5P8Pym8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAWX88KOMBAACyAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAO6QR898AAAAJAQAADwAAAAAAAAAAAAAAAAA9BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="74258E10" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
                       <w:pPr>
                         <w:widowControl/>
                         <w:autoSpaceDE/>
                         <w:autoSpaceDN/>
                         <w:adjustRightInd/>
                         <w:spacing w:line="240" w:lineRule="atLeast"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B28329C" wp14:editId="602A7957">
                             <wp:extent cx="2743200" cy="9525"/>
                             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                             <wp:docPr id="21" name="Picture 21"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 21"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId19">
+                                    <a:blip r:embed="rId31">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="2743200" cy="9525"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -17631,51 +17637,51 @@
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="729B369D" wp14:editId="478B24DD">
             <wp:extent cx="2743200" cy="9525"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId31">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2743200" cy="9525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -17707,51 +17713,51 @@
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="401207A1" wp14:editId="0EBB810F">
             <wp:extent cx="2743200" cy="9525"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId31">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2743200" cy="9525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -17783,51 +17789,51 @@
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A52E08F" wp14:editId="687DAC0F">
             <wp:extent cx="2752725" cy="9525"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId32">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2752725" cy="9525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -18373,51 +18379,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:group w14:anchorId="6C929696" id="Group 38" o:spid="_x0000_s1026" style="position:absolute;margin-left:80.5pt;margin-top:117.65pt;width:456.6pt;height:651pt;z-index:-251648512;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="1610,2353" coordsize="9132,13020" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKizdNbAMAAPgMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV+lu3DYQ/h8g70Dwv6xjtbpgOUj2MAK4&#10;bdC0D8CVKImIRCok17Jb9N07JLWOfARtDqRoEC2gJTWj4TffzHCo8xc3Q4+uqVRM8BKHZwFGlFei&#10;Zrwt8e+/7b0MI6UJr0kvOC3xLVX4xcXzZ+fTWNBIdKKvqURghKtiGkvcaT0Wvq+qjg5EnYmRchA2&#10;Qg5Ew1S2fi3JBNaH3o+CIPEnIetRiooqBU+3TogvrP2moZX+pWkU1agvMWDT9i7t/WDu/sU5KVpJ&#10;xo5VMwzyGSgGwjgsemdqSzRBR8kemRpYJYUSjT6rxOCLpmEVtT6AN2HwwJtLKY6j9aUtpna8owmo&#10;fcDTZ5utfr5+IxGrSxylGHEyQIzssmiVGXKmsS1A51KOb8c30nkIwytRvVMg9h/Kzbx1yugw/SRq&#10;sEeOWlhybho5GBPgNrqxMbi9iwG90aiCh+s0z7IIQlWBLIuSNA3mKFUdhNK8FyYhyEEcrdYrF8Gq&#10;283v5+Eqci+HqwDsGJCkcCtbtDM64xqknPrAqvoyVt92ZKQ2WMowdmIV8t+x+ivkIuFtT9Eqd8xa&#10;vROtasnpQmJQKqD+H9kMk2RmJQ5mVk6c5kF64iTKQWvJCSlGqfQlFQMygxJLwGmjRa6vlHaqJxUT&#10;PCV6Vu9Z39uJbA+bXqJrAvWVBeY3W7+n1nOjzIV5zVl0TwAgrGFkBqqtlz/zMIqDV1Hu7ZMs9eJ9&#10;vPbyNMi8IMxfAfg4j7f7vwzAMC46VteUXzFOT7Ubxv8uivMu4qrOVi+aSpyvo7X1/R56tXQysNdT&#10;Tg5Mw1bWs8EwYS6jRIqOknrHazvWhPVu7N+Hb5MUODj9W1YgXV3sXa4eRH0LeSAFBAkiDZsuDDoh&#10;/8Bogg2sxOr9kUiKUf+aQy7nYRyDmraTeJ2ampJLyWEpIbwCUyXWGLnhRrtd8jhK1nawUmiJ4eIl&#10;VHPDbGIYfA6V3QlsOX2rusof1xW4CywbUFB/X7GuDHN2t0n+m7ra2+uplPtRVz/qanFa+qRTwNP9&#10;agW5/rBfxeH/ua7uug4pev6tN3lYcu5uj/tckO+yXRZ7cZTsvDjYbr2X+03sJfswXW9X281mG97v&#10;c6Z7fnmfM3g+3t4+ttcs+pXr/XCo+k76lT0VwvHa9t75U8Cc35dz298+fLBc/A0AAP//AwBQSwME&#10;FAAGAAgAAAAhAN/4QVbjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+N&#10;bKtOgmM5hND2FApNCqU3xdrYJpZkLMV2/r6bU3PbYYeZN/l6Mi0bsPeNsxLiWQQMbel0YysJ34f3&#10;lyUwH5TVqnUWJVzRw7p4fMhVpt1ov3DYh4pRiPWZklCH0GWc+7JGo/zMdWjpd3K9UYFkX3Hdq5HC&#10;TcuTKJpzoxpLDbXqcFtjed5fjISPUY0bEb8Nu/Npe/09pJ8/uxilfH6aNitgAafwb4YbPqFDQUxH&#10;d7Has5b0PKYtQUIiUgHs5ogWrwmwI12pWAjgRc7vVxR/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAAqLN01sAwAA+AwAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAN/4QVbjAAAADQEAAA8AAAAAAAAAAAAAAAAAxgUAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADWBgAAAAA=&#10;" o:allowincell="f">
                 <v:rect id="Rectangle 39" o:spid="_x0000_s1027" style="position:absolute;left:1660;top:2403;width:9072;height:12960;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAg5MKfsEA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPz2vCMBS+D/wfwhO8zbTiXNcZRUodu425gXh7NM+2&#10;2LyUJLbdf78cBjt+fL+3+8l0YiDnW8sK0mUCgriyuuVawffX8TED4QOyxs4yKfghD/vd7GGLubYj&#10;f9JwCrWIIexzVNCE0OdS+qohg35pe+LIXa0zGCJ0tdQOxxhuOrlKko002HJsaLCnoqHqdrobBeVz&#10;9ubK88W/bJKP9VNqjpgVqVKL+XR4BRFoCv/iP/e7VrCKY+OX+APk7hcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAIOTCn7BAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" fillcolor="gray" stroked="f">
                   <v:path arrowok="t"/>
                 </v:rect>
                 <v:rect id="Rectangle 40" o:spid="_x0000_s1028" style="position:absolute;left:1620;top:2363;width:9072;height:12960;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAQj8RqcQA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPT4vCMBTE74LfITxhb5oqrLjVtIiguOLFP5e9vTbP&#10;tti8lCbW7rc3wsIeh5n5DbNKe1OLjlpXWVYwnUQgiHOrKy4UXC/b8QKE88gaa8uk4JccpMlwsMJY&#10;2yefqDv7QgQIuxgVlN43sZQuL8mgm9iGOHg32xr0QbaF1C0+A9zUchZFc2mw4rBQYkObkvL7+WEU&#10;ZN/Hk98drrtukRVNbbOf6dF+KvUx6tdLEJ56/x/+a++1gtkXvL+EHyCTFwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAEI/EanEAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" stroked="f">
                   <v:path arrowok="t"/>
                 </v:rect>
                 <v:rect id="Rectangle 41" o:spid="_x0000_s1029" style="position:absolute;left:1620;top:2363;width:9072;height:12960;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEACgqr3cIA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPy2oCMRTdF/yHcIXuasZKVUaj2IrQRaE4PtaXyXVm&#10;MLkZknSc+vVmUejycN7LdW+N6MiHxrGC8SgDQVw63XCl4HjYvcxBhIis0TgmBb8UYL0aPC0x1+7G&#10;e+qKWIkUwiFHBXWMbS5lKGuyGEauJU7cxXmLMUFfSe3xlsKtka9ZNpUWG04NNbb0UVN5LX6sAr87&#10;m0P3XXSX6Wxr7uFcnt7ev5R6HvabBYhIffwX/7k/tYJJWp++pB8gVw8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQAKCqvdwgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" filled="f">
                   <v:path arrowok="t"/>
                 </v:rect>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0027040B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Cov</w:t>
       </w:r>
       <w:r w:rsidR="0027040B">
         <w:rPr>
@@ -18983,51 +18989,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:rect w14:anchorId="1AB03442" id="Rectangle 42" o:spid="_x0000_s1026" style="position:absolute;margin-left:378pt;margin-top:-111.45pt;width:180pt;height:45pt;z-index:-251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJ1HVKaQIAAOYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbv3fyQdtuo6WrVtAhp&#10;gRULD+DaTmPh2MZ2my6Id2fstKVlLwiRgzP2jGfmm/nG87tDJ9GeWye0qnB2k2LEFdVMqG2Fv3xe&#10;j6YYOU8UI1IrXuFn7vDd4vWreW9KnutWS8YtAifKlb2pcOu9KZPE0ZZ3xN1owxUoG2074mFrtwmz&#10;pAfvnUzyNJ0kvbbMWE25c3BaD0q8iP6bhlP/sWkc90hWGHLzcbVx3YQ1WcxJubXEtIIe0yD/kEVH&#10;hIKgZ1c18QTtrHjhqhPUaqcbf0N1l+imEZRHDIAmS/9A89QSwyMWKI4z5zK5/+eWftg/WiRYhfMJ&#10;Rop00KNPUDWitpKjIg8F6o0rwe7JPNoA0ZkHTb86UCRXmrBxYIM2/XvNwA/ZeR2LcmhsF24CXHSI&#10;tX8+154fPKJwmOfTSZpCiyjoxrfZGOQQgpSn28Y6/5brDgWhwhayjN7J/sH5wfRkEoIpvRZSwjkp&#10;pUJ9hWfjfBwvOC0FC8qIxm43S2nRngSGxO8Y98qsEx54KkVX4enZiJQtJ2ylWIziiZCDDElLFZwD&#10;OMjtKA18+DFLZ6vpalqMinyyGhVpXY/u18tiNFlnt+P6Tb1c1tnPkGdWlK1gjKuQ6ombWfF3vT9O&#10;ycCqMzuvILlL5Ov4vUSeXKcRGwKoTv+ILtIgdH6gykazZ2CB1cOwweMAQqvtd4x6GLQKu287YjlG&#10;8p0CJs+yogiTGTfF+DaHjb3UbC41RFFwVWGP0SAu/TDNO2PFtoVIWeyx0vfAvkZEYgRmDlkdOQvD&#10;FBEcBz9M6+U+Wv1+nha/AAAA//8DAFBLAwQUAAYACAAAACEAxfRO4+EAAAAOAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FonQU0hxKn4UW9IqCn07MbbJMJeR7abBp4e5wTHnR3N&#10;fFNuJqPZiM73lgSkywQYUmNVT62Aj/12cQ/MB0lKakso4Bs9bKrrq1IWyl5oh2MdWhZDyBdSQBfC&#10;UHDumw6N9Es7IMXfyTojQzxdy5WTlxhuNM+SJOdG9hQbOjngS4fNV302Atz2oPfjez2e8vWr/vGH&#10;5nP1/CbE7c309Ags4BT+zDDjR3SoItPRnkl5pgWsV3ncEgQssix7ADZb0nTWjlFL76LGq5L/n1H9&#10;AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAnUdUppAgAA5gQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMX0TuPhAAAADgEAAA8AAAAAAAAAAAAA&#10;AAAAwwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" o:allowincell="f" filled="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0027040B">
         <w:t>Res</w:t>
       </w:r>
       <w:r w:rsidR="0027040B">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="0027040B">
         <w:t>arch Propo</w:t>
       </w:r>
       <w:r w:rsidR="0027040B">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
@@ -19996,51 +20002,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:polyline w14:anchorId="0A5E5476" id="Freeform 43" o:spid="_x0000_s1026" style="position:absolute;z-index:-251646464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" points="70.55pt,176.15pt,517.95pt,176.15pt" coordsize="8949,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdyVMx/AIAAI8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8FnC0RF4ROQi8FAXS&#10;NkDcD6BFyhJKkSpJW06L/nuHI8mxEwQoivogk57RzHtvFt/cHitJDsLYUquURlchJUJlmpdql9Jv&#10;m/VgQol1THEmtRIpfRKW3s7fv7tp6pmIdaElF4ZAEGVnTZ3Swrl6FgQ2K0TF7JWuhQJjrk3FHFzN&#10;LuCGNRC9kkEchqOg0YbXRmfCWvh12RrpHOPnucjc1zy3whGZUsDm8GnwufXPYH7DZjvD6qLMOhjs&#10;H1BUrFSQ9BRqyRwje1O+ClWVmdFW5+4q01Wg87zMBHIANlH4gs1jwWqBXEAcW59ksv8vbPbl8GBI&#10;yVMaDylRrIIarY0QXnGSXHt9mtrOwO2xfjCeoa3vdfbdgiG4sPiLBR+ybT5rDmHY3mnU5Jibyr8J&#10;bMkRpX86SS+OjmTw43A0iUcRQMjAFsXjEEsTsFn/cra37qPQGIgd7q1rK8fhhLrzDvwGqpxXEor4&#10;ISAhachkmky7Mp98ogufgsR9I5w84jMPiDB5I9D1mVtI+kAAe9cDY0WPNTuqDiycCPMDEqI+tbZe&#10;F48cyG8ijxZCgJdn9oYzAPTOWKHeuf3ukhjo/ZddbyiBrt+2ctTMeWw+hz+SJqWoFSmgGVpklT6I&#10;jUYP96J0kOvZKtW5l9cL0fU1bM3whs+D3E65PeSzyiq9LqXE0krlEUXT4XCCKlktS+6tHo41u+1C&#10;GnJgfq7x06l24Wb0XnGMVgjGV93ZsVK2Z8guUWRow04K35A4uL+m4XQ1WU2SQRKPVoMkXC4Hd+tF&#10;Mhito/Fweb1cLJbRbw8tSmZFyblQHl2/RKLk74a0W2ft+J/WyAWLC7Jr/LwmG1zCQJWBS/+N7HBg&#10;/Yy2Q73V/Anm1eh2K8IWh0OhzU9KGtiIKbU/9swISuQnBStnGiWJX6F4SYZj6BFizi3bcwtTGYRK&#10;qaPQ6v64cO3a3dem3BWQKcKyKn0HeyIv/TwjvhZVd4Gthwy6De3X6vkdvZ7/R+Z/AAAA//8DAFBL&#10;AwQUAAYACAAAACEAltn33d8AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2fqiqEKeqEL0gcaDwAG5sEivxOsRum/D0bE5wnNlPszPlfnI9u5oxWI8Sko0AZrD22mIj4fPj&#10;+LADFqJCrXqPRsJsAuyr1V2pCu1v+G6up9gwCsFQKAltjEPBeahb41TY+MEg3b786FQkOTZcj+pG&#10;4a7nqRBb7pRF+tCqwTy3pu5OFydhevtOD8e5C8L++Pxltr7bvXop79fT4QlYNFP8g2GpT9Whok5n&#10;f0EdWE86TxJCJWSPaQZsIUS2pXnnxcoz4FXJ/4+ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCdyVMx/AIAAI8GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCW2ffd3wAAAAwBAAAPAAAAAAAAAAAAAAAAAFYFAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAYgYAAAAA&#10;" o:allowincell="f" filled="f" strokeweight="1.54pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5681980,0" o:connectangles="0,0"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:polyline>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1462EA27" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31BD8866" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
@@ -20155,136 +20161,136 @@
                               <w:adjustRightInd/>
                               <w:spacing w:line="1700" w:lineRule="atLeast"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="587DE34F" wp14:editId="70862C55">
                                   <wp:extent cx="1076325" cy="1076325"/>
                                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                                   <wp:docPr id="22" name="Picture 22"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 22"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId8">
+                                          <a:blip r:embed="rId10">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1076325" cy="1076325"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2E984326" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:rect w14:anchorId="2883C798" id="Rectangle 44" o:spid="_x0000_s1054" style="position:absolute;left:0;text-align:left;margin-left:88.3pt;margin-top:-50pt;width:85pt;height:85pt;z-index:-251645440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpObSL5gEAALgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mqMiBqOk2bhpAG&#10;TBv7AVfHaSwSnzm7Tcqv5+w0hbE3xIt1Pp8/f9935/Xl2HfioMkbtJUsFrkU2iqsjd1V8unb7Zv3&#10;UvgAtoYOra7kUXt5uXn9aj24Ui+xxa7WJBjE+nJwlWxDcGWWedXqHvwCnbZ82CD1EHhLu6wmGBi9&#10;77Jlnl9kA1LtCJX2nrM306HcJPym0Sp8bRqvg+gqydxCWimt27hmmzWUOwLXGnWiAf/Aogdj+dEz&#10;1A0EEHsyL6B6owg9NmGhsM+waYzSSQOrKfK/1Dy24HTSwuZ4d7bJ/z9Y9eVwT8LUlVyupLDQc48e&#10;2DWwu06L1SoaNDhfct2ju6co0bs7VN+9sHjdcpm+IsKh1VAzrSLWZ88uxI3nq2I7fMaa4WEfMHk1&#10;NtRHQHZBjKklx3NL9BiE4mSRv/vwNufOKT6bN/ENKOfrjnz4qLEXMagkMfsED4c7H6bSuSS+ZvHW&#10;dB3noezsswRjxkyiHxlPysO4HZNBxcVsxhbrIwsinMaJx5+DFumnFAOPUiX9jz2QlqL7ZNmUOHdz&#10;QHOwnQOwiq9WMkgxhddhms+9I7NrGblIcixesXGNSZKiqROLE18ej2TKaZTj/P25T1W/P9zmFwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAGVeeyrgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQ&#10;hO9IvIO1SNxau4DSNsSpKn5UjqVFantz4yWJiNdR7DaBp2d7guPMfpqdyRaDa8QZu1B70jAZKxBI&#10;hbc1lRo+tq+jGYgQDVnTeEIN3xhgkV9fZSa1vqd3PG9iKTiEQmo0VDG2qZShqNCZMPYtEt8+fedM&#10;ZNmV0nam53DXyDulEulMTfyhMi0+VVh8bU5Ow2rWLvdv/qcvm5fDarfezZ+386j17c2wfAQRcYh/&#10;MFzqc3XIudPRn8gG0bCeJgmjGkYTpXgVI/cPF+uoYcqGzDP5f0P+CwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGk5tIvmAQAAuAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAGVeeyrgAAAACwEAAA8AAAAAAAAAAAAAAAAAQAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="20A32A3E" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
                       <w:pPr>
                         <w:widowControl/>
                         <w:autoSpaceDE/>
                         <w:autoSpaceDN/>
                         <w:adjustRightInd/>
                         <w:spacing w:line="1700" w:lineRule="atLeast"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="587DE34F" wp14:editId="70862C55">
                             <wp:extent cx="1076325" cy="1076325"/>
                             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                             <wp:docPr id="22" name="Picture 22"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 22"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId8">
+                                    <a:blip r:embed="rId10">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1076325" cy="1076325"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -27069,56 +27075,51 @@
       <w:r>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="00794092">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidR="00794092">
         <w:t xml:space="preserve">Research </w:t>
       </w:r>
       <w:r>
         <w:t>G</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
-        <w:t>ant</w:t>
-[...4 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>ant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
@@ -27708,126 +27709,126 @@
         <w:t>gati</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
       <w:r>
         <w:t>ly.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0027040B">
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="1340" w:right="1320" w:bottom="940" w:left="1680" w:header="0" w:footer="759" w:gutter="0"/>
       <w:cols w:space="720" w:equalWidth="0">
         <w:col w:w="8907"/>
       </w:cols>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="58D8F1A3" w14:textId="77777777" w:rsidR="00074281" w:rsidRDefault="00074281" w:rsidP="006C0AE2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3FD83B8C" w14:textId="77777777" w:rsidR="00074281" w:rsidRDefault="00074281" w:rsidP="006C0AE2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Uni">
-    <w:altName w:val="MS PMincho"/>
+    <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="68F50072" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="000B79A4">
     <w:pPr>
       <w:kinsoku w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0E3832F5" wp14:editId="1D079468">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6545580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10070465</wp:posOffset>
               </wp:positionV>
@@ -27856,193 +27857,298 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="665FA287" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B">
+                        <w:p w14:paraId="665FA287" w14:textId="1FCA17CA" w:rsidR="0027040B" w:rsidRDefault="0027040B">
                           <w:pPr>
                             <w:kinsoku w:val="0"/>
                             <w:overflowPunct w:val="0"/>
                             <w:spacing w:line="265" w:lineRule="exact"/>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:rFonts w:cs="Times New Roman"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:cs="Times New Roman"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:cs="Times New Roman"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:cs="Times New Roman"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="000B79A4">
+                          <w:r w:rsidR="007524EF">
                             <w:rPr>
                               <w:rFonts w:cs="Times New Roman"/>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>7</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:cs="Times New Roman"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="0E3832F5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1055" type="#_x0000_t202" style="position:absolute;margin-left:515.4pt;margin-top:792.95pt;width:10pt;height:14pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfNyLu4wEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJw1IYcYquRYcB&#10;3QVo9wGyLNnCLFGjlNjZ14+S46xb34q9CDQvh4eH9O56sgM7KgwGXM3Xq5Iz5SS0xnU1//50/+6K&#10;sxCFa8UATtX8pAK/3r99sxt9pTbQw9AqZATiQjX6mvcx+qooguyVFWEFXjkKakArIn1iV7QoRkK3&#10;Q7Epy/fFCNh6BKlCIO/dHOT7jK+1kvGr1kFFNtScuMX8Yn6b9Bb7nag6FL438kxDvIKFFcZR0wvU&#10;nYiCHdC8gLJGIgTQcSXBFqC1kSrPQNOsy3+meeyFV3kWEif4i0zh/8HKL8dvyExLu+PMCUsrelJT&#10;ZB9gYuukzuhDRUmPntLiRO6UmSYN/gHkj8Ac3PbCdeoGEcZeiZbY5criWemMExJIM36GltqIQ4QM&#10;NGm0CZDEYIROWzpdNpOoyNRysy1LikgKrbfbK7KJWyGqpdhjiB8VWJaMmiMtPoOL40OIc+qSkno5&#10;uDfDkJc/uL8chJk8mXziOzOPUzOdxWigPdEYCPMt0e2T0QP+4mykO6p5+HkQqDgbPjmSIh3dYuBi&#10;NIshnKTSmkfOZvM2zsd58Gi6npBnsR3ckFza5FGSrjOLM0+6jSzG+Y7T8T3/zll//rb9bwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAK+XeufhAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyoXapETYhTVQhOSIg0HDg6sZtYjdchdtvw92xOcJvZHc2+LXazG9jFTMF6lLBeCWAGW68t&#10;dhI+69eHLbAQFWo1eDQSfkyAXXl7U6hc+ytW5nKIHaMSDLmS0Mc45pyHtjdOhZUfDdLu6CenItmp&#10;43pSVyp3A38UIuVOWaQLvRrNc2/a0+HsJOy/sHqx3+/NR3WsbF1nAt/Sk5T3d/P+CVg0c/wLw4JP&#10;6FASU+PPqAMbyIuNIPZIKtkmGbAlI5Jl1pBK15sMeFnw/3+UvwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDfNyLu4wEAALUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCvl3rn4QAAAA8BAAAPAAAAAAAAAAAAAAAAAD0EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1055" type="#_x0000_t202" style="position:absolute;margin-left:515.4pt;margin-top:792.95pt;width:10pt;height:14pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOPT4crAIAAKgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuOmzAQfa/Uf7D8znIpuYCWrHZDqCpt&#10;L9JuP8ABE6wam9pOYFv13zs2IcluValqy4M1tsdnLucw1zdDy9GBKs2kyHB4FWBERSkrJnYZ/vxY&#10;eEuMtCGiIlwKmuEnqvHN6vWr675LaSQbySuqEIAInfZdhhtjutT3ddnQlugr2VEBl7VULTGwVTu/&#10;UqQH9Jb7URDM/V6qqlOypFrDaT5e4pXDr2tamo91ralBPMOQm3GrcuvWrv7qmqQ7RbqGlcc0yF9k&#10;0RImIOgJKieGoL1iv0C1rFRSy9pclbL1ZV2zkroaoJoweFHNQ0M66mqB5uju1Cb9/2DLD4dPCrEK&#10;uMNIkBYoeqSDQXdyQKHtTt/pFJweOnAzAxxbT1up7u5l+UUjIdcNETt6q5TsG0oqyM699C+ejjja&#10;gmz797KCMGRvpAMaatVaQGgGAnRg6enEjE2ltCGjRRDATQlX4WKxBBty80k6Pe6UNm+pbJE1MqyA&#10;eAdODvfajK6Ti40lZME4d+Rz8ewAMMcTCA1P7Z1NwnH5PQmSzXKzjL04mm+8OMhz77ZYx968CBez&#10;/E2+XufhDxs3jNOGVRUVNsykqzD+M96OCh8VcVKWlpxVFs6mpNVuu+YKHQjounDfsSEXbv7zNFy/&#10;oJYXJYVRHNxFiVfMlwsvLuKZlyyCpReEyV0yD+IkzovnJd0zQf+9JNRnOJlFs1FLv60NWLfEjwxe&#10;1EbSlhmYHJy1GQY5HJ1IahW4EZWj1hDGR/uiFTb9cyuA7olop1cr0VGsZtgOgGJFvJXVEyhXSVAW&#10;iBDGHRiNVN8w6mF0ZFh/3RNFMeLvBKjfzpnJUJOxnQwiSniaYYPRaK7NOI/2nWK7BpDH/0vIW/hD&#10;aubUe84CUrcbGAeuiOPosvPmcu+8zgN29RMAAP//AwBQSwMEFAAGAAgAAAAhAK+XeufhAAAADwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXapETYhTVQhOSIg0HDg6sZtYjdch&#10;dtvw92xOcJvZHc2+LXazG9jFTMF6lLBeCWAGW68tdhI+69eHLbAQFWo1eDQSfkyAXXl7U6hc+ytW&#10;5nKIHaMSDLmS0Mc45pyHtjdOhZUfDdLu6CenItmp43pSVyp3A38UIuVOWaQLvRrNc2/a0+HsJOy/&#10;sHqx3+/NR3WsbF1nAt/Sk5T3d/P+CVg0c/wLw4JP6FASU+PPqAMbyIuNIPZIKtkmGbAlI5Jl1pBK&#10;15sMeFnw/3+UvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCOPT4crAIAAKgFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCvl3rn4QAAAA8BAAAP&#10;AAAAAAAAAAAAAAAAAAYFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFAYAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="665FA287" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B">
+                  <w:p w14:paraId="665FA287" w14:textId="1FCA17CA" w:rsidR="0027040B" w:rsidRDefault="0027040B">
                     <w:pPr>
                       <w:kinsoku w:val="0"/>
                       <w:overflowPunct w:val="0"/>
                       <w:spacing w:line="265" w:lineRule="exact"/>
                       <w:ind w:left="40"/>
                       <w:rPr>
                         <w:rFonts w:cs="Times New Roman"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:cs="Times New Roman"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:cs="Times New Roman"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:cs="Times New Roman"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="000B79A4">
+                    <w:r w:rsidR="007524EF">
                       <w:rPr>
                         <w:rFonts w:cs="Times New Roman"/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>7</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:cs="Times New Roman"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="08666042" w14:textId="77777777" w:rsidR="00074281" w:rsidRDefault="00074281" w:rsidP="006C0AE2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1843C2BB" w14:textId="77777777" w:rsidR="00074281" w:rsidRDefault="00074281" w:rsidP="006C0AE2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="343B66C3" w14:textId="78714CAE" w:rsidR="007524EF" w:rsidRDefault="007524EF" w:rsidP="007524EF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="2"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="2"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="2"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="2"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="2"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2D979D35" w14:textId="77777777" w:rsidR="007524EF" w:rsidRPr="007524EF" w:rsidRDefault="007524EF" w:rsidP="007524EF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="2"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="381BF393" w14:textId="1531D815" w:rsidR="007524EF" w:rsidRDefault="007524EF" w:rsidP="007524EF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="2"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>AU-R1-</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="2"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000885"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -28426,162 +28532,161 @@
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="80"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A0B97"/>
     <w:rsid w:val="00074281"/>
     <w:rsid w:val="000B79A4"/>
     <w:rsid w:val="0027040B"/>
     <w:rsid w:val="002F3797"/>
     <w:rsid w:val="0045517A"/>
     <w:rsid w:val="00587105"/>
     <w:rsid w:val="0062081B"/>
     <w:rsid w:val="00641A70"/>
     <w:rsid w:val="006C0AE2"/>
+    <w:rsid w:val="007524EF"/>
     <w:rsid w:val="0075266C"/>
     <w:rsid w:val="007607E0"/>
     <w:rsid w:val="00794092"/>
     <w:rsid w:val="00795CBE"/>
     <w:rsid w:val="007A0B97"/>
     <w:rsid w:val="008F4257"/>
     <w:rsid w:val="0095099C"/>
     <w:rsid w:val="00A018F2"/>
     <w:rsid w:val="00A3454A"/>
     <w:rsid w:val="00AB1EBE"/>
     <w:rsid w:val="00BF3916"/>
     <w:rsid w:val="00C556B6"/>
     <w:rsid w:val="00CE7AD1"/>
     <w:rsid w:val="00CF6B9C"/>
     <w:rsid w:val="00E268D2"/>
     <w:rsid w:val="00EB21AF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="189301ED"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B6B1AD4F-8242-4430-91CC-BBA133E23BC3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
@@ -28831,55 +28936,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
@@ -29110,63 +29210,91 @@
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="002F3797"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007524EF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007524EF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image90.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image70.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>