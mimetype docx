--- v0 (2026-04-14)
+++ v1 (2026-06-08)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="7DC70853" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="00C52D3C">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DC708CF" wp14:editId="7DC708D0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4362450</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-438150</wp:posOffset>
@@ -291,51 +292,51 @@
                               <w:rPr>
                                 <w:color w:val="404040"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> ……………………</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:shapetype w14:anchorId="7DC708CF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:343.5pt;margin-top:-34.5pt;width:138.75pt;height:54.35pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8/Mw+8wEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RR22WjpqulqyKk&#10;5SItfIDjOImF4zFjt0n5esZOt1vgDZEHy5Oxz8w5c7y5G3vDjgq9BlvyxWzOmbISam3bkn/7un/z&#10;ljMfhK2FAatKflKe321fv9oMrlA5dGBqhYxArC8GV/IuBFdkmZed6oWfgVOWkg1gLwKF2GY1ioHQ&#10;e5Pl8/k6GwBrhyCV9/T3YUrybcJvGiXD56bxKjBTcuotpBXTWsU1225E0aJwnZbnNsQ/dNELbano&#10;BepBBMEOqP+C6rVE8NCEmYQ+g6bRUiUOxGYx/4PNUyecSlxIHO8uMvn/Bys/HZ/cF2RhfAcjDTCR&#10;8O4R5HfPLOw6YVt1jwhDp0RNhRdRsmxwvjhfjVL7wkeQavgINQ1ZHAIkoLHBPqpCPBmh0wBOF9HV&#10;GJiMJW/W+SJfcSYpt76d58tVKiGK59sOfXivoGdxU3KkoSZ0cXz0IXYjiucjsZgHo+u9NiYF2FY7&#10;g+woyAD79J3RfztmbDxsIV6bEOOfRDMymziGsRopGelWUJ+IMMJkKHoAtOkAf3I2kJlK7n8cBCrO&#10;zAdLot0ulsvovhQsVzc5BXidqa4zwkqCKnngbNruwuTYg0PddlRpGpOFexK60UmDl67OfZNhkjRn&#10;c0dHXsfp1MsT3P4CAAD//wMAUEsDBBQABgAIAAAAIQBTYNWP3wAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcUOsArdOEbCpAAnFt6Qc48TaJiO0odpv071lO9DarGc2+Kbaz&#10;7cWZxtB5h/C4TECQq73pXINw+P5YbECEqJ3RvXeEcKEA2/L2ptC58ZPb0XkfG8ElLuQaoY1xyKUM&#10;dUtWh6UfyLF39KPVkc+xkWbUE5fbXj4liZJWd44/tHqg95bqn/3JIhy/pod1NlWf8ZDuVupNd2nl&#10;L4j3d/PrC4hIc/wPwx8+o0PJTJU/ORNEj6A2KW+JCAuVseBEplZrEBXCc5aCLAt5PaH8BQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADz8zD7zAQAAygMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFNg1Y/fAAAACgEAAA8AAAAAAAAAAAAAAAAATQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7DC708E2" w14:textId="77777777" w:rsidR="00A94FDA" w:rsidRPr="0076693B" w:rsidRDefault="00A94FDA" w:rsidP="00A94FDA">
                       <w:pPr>
                         <w:pBdr>
                           <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
                           <w:left w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
                           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
                           <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                         </w:pBdr>
                         <w:ind w:left="-90" w:right="-225"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="404040"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:u w:val="single"/>
@@ -985,51 +986,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:shape w14:anchorId="1B3A9CBB" id="Freeform 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.25pt;margin-top:23.65pt;width:498.75pt;height:3.55pt;z-index:-251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="8949,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjzzyS/AIAAI4GAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtum0AQfa/Uf1jtYyUHsLGDreAo8qWq&#10;lLaR4n7AGhaDCrt0d22cVv33zgzYwYkiVVX9QGaZw+yZM5fc3B6rkh2ksYVWMQ+ufM6kSnRaqF3M&#10;v23Wg4gz64RKRamVjPmTtPx2/v7dTVPP5FDnukylYRBE2VlTxzx3rp55nk1yWQl7pWupwJlpUwkH&#10;R7PzUiMaiF6V3tD3J16jTVobnUhr4e2ydfI5xc8ymbivWWalY2XMgZujp6HnFp/e/EbMdkbUeZF0&#10;NMQ/sKhEoeDSc6ilcILtTfEqVFUkRluduatEV57OsiKRlANkE/gvsnnMRS0pFxDH1meZ7P8Lm3w5&#10;PBhWpFC7kDMlKqjR2kiJirMxytPUdgaox/rBYIK2vtfJdwsO78KDBwsYtm0+6xSiiL3TJMkxMxV+&#10;CcmyIyn/dFZeHh1L4OVkNAqD4ZizBHzh2I/oak/MTh8ne+s+Sk2BxOHeurZwKVgke9px30CRs6qE&#10;Gn7wmM8aFk3DaVflMya4wORseOqDM2LYQ0CE6I1Aox7MZ6dAQHt3IibyE9fkqDqyYDGB8+GTPrW2&#10;qAsyh+Q3AbKFEIDCzN4AA0EEj/rg9qPuEgOt/7LpDWfQ9NtWjlo45IZ3oMmamJNWLI85CILvK32Q&#10;G00I96J0cNezt1R9FOpF7EhVALZuMPAeyu18N1LuVVbpdVGWVNpSIaNgOh5HxMXqskjRi3Ss2W0X&#10;pWEHgWNNv06IC5jRe5VStFyKdNXZThRlaxM3jAdt2EmBDUlz+2vqT1fRKgoH4XCyGoT+cjm4Wy/C&#10;wWQdXI+Xo+VisQx+I7UgnOVFmkqF7E47JAj/bka7bdZO/3mLXGRxkeyafq+T9S5pkMqQy+kvZUcD&#10;izPaDvVWp08wr0a3SxGWOBi5Nj85a2Ahxtz+2AsjOSs/Kdg40yAMcYPSIRxfQ48w0/ds+x6hEggV&#10;c8eh1dFcuHbr7mtT7HK4KaCyKn0HeyIrcJ6JX8uqO8DSowy6BY1btX8m1PO/kfkfAAAA//8DAFBL&#10;AwQUAAYACAAAACEAm3IZSt4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRok&#10;dtSmpBBCnKpCdIPEgsIB3HhIrMSeELttwumZrmD5NU9/3i/Xk+/FEcfoKGi4XSgQGGqyLjQaPj+2&#10;NzmImEywpqeAGmaMsK4uL0pTWDqFdzzuUiO4JMTCaGhTGgopY92iN3FBAwa+fdHoTeI4NtKO5sTl&#10;vpdLpe6lNy7wh9YM+Nxi3e0OXsP09r3cbOcuKvdD2cvsqMtfSevrq2nzBCLhlP5gOOuzOlTstKdD&#10;sFH0nJVaMaohe7gDcQbUY87r9hpWWQayKuX/CdUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOPPPJL8AgAAjgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAJtyGUreAAAACgEAAA8AAAAAAAAAAAAAAAAAVgUAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABhBgAAAAA=&#10;" o:allowincell="f" path="m,l8948,e" filled="f" strokeweight="1.54pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6333417,0" o:connectangles="0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005A5328" w:rsidRPr="00783C76">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Submission</w:t>
       </w:r>
       <w:r w:rsidR="0027040B" w:rsidRPr="00783C76">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -1038,50 +1039,52 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0027040B" w:rsidRPr="00783C76">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="0027040B" w:rsidRPr="00783C76">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>orm</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="7DC70857" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DC70858" w14:textId="77777777" w:rsidR="005A5328" w:rsidRPr="00513933" w:rsidRDefault="005A5328">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="7" w:line="150" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -1271,74 +1274,58 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DC70860" w14:textId="77777777" w:rsidR="0079752C" w:rsidRPr="009B2B4B" w:rsidRDefault="0079752C" w:rsidP="0079752C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="-108" w:right="137"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2B4B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  1.                                                     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">            </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve">               </w:t>
             </w:r>
             <w:r w:rsidRPr="009B2B4B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(Principle</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Researcher)</w:t>
+              <w:t>(Principle Researcher)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DC70861" w14:textId="77777777" w:rsidR="0079752C" w:rsidRPr="009B2B4B" w:rsidRDefault="0079752C" w:rsidP="0079752C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="-18" w:right="137"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1391,74 +1378,58 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DC70864" w14:textId="77777777" w:rsidR="0079752C" w:rsidRPr="009B2B4B" w:rsidRDefault="0079752C" w:rsidP="0079752C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="-108" w:right="137"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2B4B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  2.                                                          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">       </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="009B2B4B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>Co-Researcher)</w:t>
+              <w:t>(Co-Researcher)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DC70865" w14:textId="77777777" w:rsidR="0079752C" w:rsidRPr="009B2B4B" w:rsidRDefault="0079752C" w:rsidP="0079752C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="-18" w:right="137"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2B4B">
               <w:rPr>
@@ -1509,74 +1480,58 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DC70868" w14:textId="77777777" w:rsidR="0079752C" w:rsidRPr="009B2B4B" w:rsidRDefault="0079752C" w:rsidP="0079752C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2B4B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  3.                                                          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">       </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="009B2B4B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>Co-Researcher)</w:t>
+              <w:t>(Co-Researcher)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DC70869" w14:textId="77777777" w:rsidR="0079752C" w:rsidRPr="009B2B4B" w:rsidRDefault="0079752C" w:rsidP="0079752C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="-18" w:right="137"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2B4B">
               <w:rPr>
                 <w:b/>
@@ -2003,51 +1958,51 @@
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:group w14:anchorId="51F8EB94" id="Group 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.6pt;margin-top:8.35pt;width:15.2pt;height:115.15pt;z-index:251660288" coordorigin="1608,6412" coordsize="304,2303" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoliYNzQIAAPEKAAAOAAAAZHJzL2Uyb0RvYy54bWzsVm1r2zAQ/j7YfxD6vvolTpqYOqX0jUG3&#10;lXX7AYot22KypElKnO7X7yTZadoUBh10DOoPQuc7ne6ee3Tcyem242hDtWFSFDg5ijGiopQVE02B&#10;v3+7+jDHyFgiKsKloAW+pwafLt+/O+lVTlPZSl5RjcCJMHmvCtxaq/IoMmVLO2KOpKIClLXUHbEg&#10;6iaqNOnBe8ejNI5nUS91pbQsqTHw9yIo8dL7r2ta2i91bahFvMAQm/Wr9uvKrdHyhOSNJqpl5RAG&#10;eUEUHWECLt25uiCWoLVmB646VmppZG2PStlFsq5ZSX0OkE0SP8nmWsu18rk0ed+oHUwA7ROcXuy2&#10;/Ly51YhVUDuAR5AOauSvRenMgdOrJgeba63u1K0OGcL2RpY/DKijp3onN8EYrfpPsgJ/ZG2lB2db&#10;6865gLTR1tfgflcDurWohJ/JYhJnEEoJqiSbpVk8DUUqW6ikO5bMYiAVqGdZko66y+E4HA5n00k8&#10;ccqI5OFaH+oQmssL+GYeIDV/B+ldSxT1lTIOrhHSZIT0KxCRiIZTdBxQ9WYjpCbgiYQ8b8GKnmkt&#10;+5aSCqJKfBIuXPAbDjjBQDX+CPAzSI0wT+IB43Tu8d3BRHKljb2mskNuU2ANofvqkc2NsQHR0cQV&#10;00jOqivGuRd0szrnGm0IvLcr/w1FeGTGBeoLvJimU+/5kc7su4j995yLjlloHJx1BZ7vjEjuULsU&#10;FYRJcksYD3vIjgvP1oBcqP9KVveAopahK0AXg00r9S+MeugIBTY/10RTjPhHAZVYJJkjpvVCNj1O&#10;QdD7mtW+hogSXBXYYhS25za0nbXSrGnhpsTnLuQZPI+aeWRdZUNUQ7BA0dfianrI1fmrchUes3vV&#10;x9nM30vyN666V/7GVXgnQ/8b++rkkKuLf8HVeTYZRog3rv5/XPUTAcxVfkgYZkA3uO3Lvg8/TKrL&#10;3wAAAP//AwBQSwMEFAAGAAgAAAAhALmGiJ7fAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AQhe+C/2EZwVu7SapNidmUUtRTEWwF6W2anSah2d2Q3Sbpv3c86Wl48x5vvsnXk2nFQL1vnFUQ&#10;zyMQZEunG1sp+Dq8zVYgfECrsXWWFNzIw7q4v8sx0260nzTsQyW4xPoMFdQhdJmUvqzJoJ+7jix7&#10;Z9cbDCz7SuoeRy43rUyiaCkNNpYv1NjRtqbysr8aBe8jjptF/DrsLuft7Xh4/vjexaTU48O0eQER&#10;aAp/YfjFZ3QomOnkrlZ70SqYpQkneb9MQbCfLFifeD6lEcgil/8fKH4AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA6JYmDc0CAADxCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAuYaInt8AAAAIAQAADwAAAAAAAAAAAAAAAAAnBQAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAADMGAAAAAA==&#10;">
                 <v:rect id="Rectangle 7" o:spid="_x0000_s1027" style="position:absolute;left:1608;top:6412;width:300;height:285;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA9ePoBb8A&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTYvCMBC9C/6HMII3TXVh0WoUUVzco9aLt7EZ22oz&#10;KU3U6q83guBtHu9zpvPGlOJGtSssKxj0IxDEqdUFZwr2ybo3AuE8ssbSMil4kIP5rN2aYqztnbd0&#10;2/lMhBB2MSrIva9iKV2ak0HXtxVx4E62NugDrDOpa7yHcFPKYRT9SoMFh4YcK1rmlF52V6PgWAz3&#10;+Nwmf5EZr3/8f5Ocr4eVUt1Os5iA8NT4r/jj3ugwfwDvX8IBcvYCAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1sLnht&#10;bFBLAQItABQABgAIAAAAIQD14+gFvwAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABAD1AAAAhAMAAAAA&#10;"/>
                 <v:rect id="Rectangle 8" o:spid="_x0000_s1028" style="position:absolute;left:1612;top:7468;width:300;height:285;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEABTF2csIA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPS2vCQBC+C/6HZYTedGMEaaOrSItSj3lceptmxyRt&#10;djZk1yTtr+8WCr3Nx/ec/XEyrRiod41lBetVBIK4tLrhSkGRn5ePIJxH1thaJgVf5OB4mM/2mGg7&#10;ckpD5isRQtglqKD2vkukdGVNBt3KdsSBu9neoA+wr6TucQzhppVxFG2lwYZDQ40dPddUfmZ3o+C9&#10;iQv8TvNLZJ7OG3+d8o/724tSD4vptAPhafL/4j/3qw7zY/j9JRwgDz8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQAFMXZywgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;"/>
                 <v:rect id="Rectangle 9" o:spid="_x0000_s1029" style="position:absolute;left:1612;top:8430;width:300;height:285;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAan3T6cIA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWvCQBC9C/6HZQq9mU0jlJq6hqIo7TEmF2/T7JjE&#10;ZmdDdjVpf323UPA2j/c562wynbjR4FrLCp6iGARxZXXLtYKy2C9eQDiPrLGzTAq+yUG2mc/WmGo7&#10;ck63o69FCGGXooLG+z6V0lUNGXSR7YkDd7aDQR/gUEs94BjCTSeTOH6WBlsODQ32tG2o+jpejYLP&#10;NinxJy8OsVntl/5jKi7X006px4fp7RWEp8nfxf/udx3mL+Hvl3CA3PwCAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQBqfdPpwgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC70876" w14:textId="77777777" w:rsidR="00513933" w:rsidRPr="006F5EAE" w:rsidRDefault="00CE1237" w:rsidP="00CE1237">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:right="27"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2175,62 +2130,52 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00D118FD" w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>by the President</w:t>
       </w:r>
       <w:r w:rsidR="006F5EAE">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>.  Researcher</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> must </w:t>
       </w:r>
       <w:r w:rsidR="0074633D" w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">submit a </w:t>
       </w:r>
       <w:r w:rsidR="00C04200" w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">project budget </w:t>
       </w:r>
       <w:r w:rsidRPr="006F5EAE">
@@ -2363,85 +2308,74 @@
         <w:ind w:right="144"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DC7087A" w14:textId="77777777" w:rsidR="000735DC" w:rsidRPr="006F5EAE" w:rsidRDefault="000735DC" w:rsidP="004F0321">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="330" w:right="144"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Second Disbursement</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009B2B4B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009B2B4B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>40</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">% </w:t>
+        <w:t xml:space="preserve">40% </w:t>
       </w:r>
       <w:r w:rsidR="00407FE6" w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="00FE4B98" w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be paid </w:t>
       </w:r>
       <w:r w:rsidR="00407FE6" w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">after </w:t>
       </w:r>
       <w:r w:rsidR="00FE4B98" w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2598,76 +2532,65 @@
         <w:snapToGrid w:val="0"/>
         <w:ind w:right="144"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="000735DC" w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Third Disbursement</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009B2B4B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="000735DC" w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>30</w:t>
-[...9 lines deleted...]
-        <w:t>%</w:t>
+        <w:t>30%</w:t>
       </w:r>
       <w:r w:rsidR="000735DC" w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE4B98" w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>will be paid after submit</w:t>
       </w:r>
       <w:r w:rsidR="000E438A" w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ting</w:t>
       </w:r>
       <w:r w:rsidR="00FE4B98" w:rsidRPr="006F5EAE">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2982,51 +2905,51 @@
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
                   <w:pict>
                     <v:group w14:anchorId="479EF689" id="Group 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:.95pt;margin-top:3.6pt;width:348.5pt;height:17.75pt;z-index:251658240" coordorigin="1183,2325" coordsize="6970,355" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAza+WnyQIAAPAKAAAOAAAAZHJzL2Uyb0RvYy54bWzsVttu3CAQfa/Uf0C8N17vem9WvFGUmyql&#10;bdS0H8BibKNioMCuN/36DuC9ZBu1UqpGqhQ/IMYzDDPnDAOnZ5tWoDUzlitZ4PRkgBGTVJVc1gX+&#10;+uX63Qwj64gsiVCSFfiBWXy2ePvmtNM5G6pGiZIZBE6kzTtd4MY5nSeJpQ1riT1RmklQVsq0xIFo&#10;6qQ0pAPvrUiGg8Ek6ZQptVGUWQt/L6MSL4L/qmLUfaoqyxwSBYbYXBhNGJd+TBanJK8N0Q2nfRjk&#10;GVG0hEvYdOfqkjiCVob/4qrl1CirKndCVZuoquKUhRwgm3RwlM2NUSsdcqnzrtY7mADaI5ye7ZZ+&#10;XN8ZxMsCTzCSpAWKwq4onXlsOl3nYHJj9L2+MzFBmN4q+s2COjnWe7mOxmjZfVAl+CMrpwI2m8q0&#10;3gVkjTaBgocdBWzjEIWfWTYcz8fAFAXdcDgGMXJEGyDSL0vT2Qgjrx3tdVf98sl82q8djcPChORx&#10;2xBqH5rPC8rN7hG1f4fofUM0C0RZD1eP6HSL6GcoQyJrwVA6j6gGsy2kNuKJpLpowIydG6O6hpES&#10;okq9PcR+sMALFtj4I8AHSE16FLcwjwZbmNLHMJFcG+tumGqRnxTYQOyBPbK+tc4HszfxZFoleHnN&#10;hQiCqZcXwqA1geN2Hb4Q/5GZkKgr8HwM/P3exSB8T7louYO+IXhb4NnOiOQetStZQpgkd4SLOIeQ&#10;hexh9MhF/peqfAAUjYpNAZoYTBplfmDUQUMosP2+IoZhJN5LYGKeZpnvIEHIxtMhCOZQszzUEEnB&#10;VYEdRnF64WLXWWnD6wZ2SkPuUp3D8ah4QNYzG6Pqg4USfaFahTYdT/++ViFBwPFR6QGP/6hWs2yS&#10;9qf6tVZfa7W/zp/uq/MnajX0yReq1elsfHwDvfbV/6+vhhcBPKvCldY/Af277VAOfXj/UF38BAAA&#10;//8DAFBLAwQUAAYACAAAACEACQ7wD90AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOTUvDQBRF&#10;94L/YXiCOztJ1H6kmZRS1FUp2ArS3WvmNQnNzITMNEn/vc+VLg/3cu/JVqNpRE+dr51VEE8iEGQL&#10;p2tbKvg6vD/NQfiAVmPjLCm4kYdVfn+XYardYD+p34dS8Ij1KSqoQmhTKX1RkUE/cS1Zzs6uMxgY&#10;u1LqDgceN41MomgqDdaWHypsaVNRcdlfjYKPAYf1c/zWby/nze14eN19b2NS6vFhXC9BBBrDXxl+&#10;9VkdcnY6uavVXjTMCy4qmCUgOJ0u5swnBS/JDGSeyf/6+Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAM2vlp8kCAADwCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEACQ7wD90AAAAGAQAADwAAAAAAAAAAAAAAAAAjBQAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAC0GAAAAAA==&#10;">
                       <v:rect id="Rectangle 19" o:spid="_x0000_s1027" style="position:absolute;left:1183;top:2365;width:300;height:315;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAse5r9cIA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPT4vCMBTE7wt+h/AEb2uqgn+qUWQXFz1qvXh7Ns+2&#10;2ryUJmrXT28EweMwM79hZovGlOJGtSssK+h1IxDEqdUFZwr2yep7DMJ5ZI2lZVLwTw4W89bXDGNt&#10;77yl285nIkDYxagg976KpXRpTgZd11bEwTvZ2qAPss6krvEe4KaU/SgaSoMFh4UcK/rJKb3srkbB&#10;sejv8bFN/iIzWQ38pknO18OvUp12s5yC8NT4T/jdXmsFI3hdCTdAzp8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQCx7mv1wgAAANoAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;"/>
                       <v:rect id="Rectangle 20" o:spid="_x0000_s1028" style="position:absolute;left:4461;top:2365;width:300;height:315;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAwHH/h78A&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbERPTYvCMBC9L/gfwgje1lQXFq2mRRQX96j14m1sxrba&#10;TEoTtfrrzUHw+Hjf87QztbhR6yrLCkbDCARxbnXFhYJ9tv6egHAeWWNtmRQ8yEGa9L7mGGt75y3d&#10;dr4QIYRdjApK75tYSpeXZNANbUMcuJNtDfoA20LqFu8h3NRyHEW/0mDFoaHEhpYl5Zfd1Sg4VuM9&#10;PrfZX2Sm6x//32Xn62Gl1KDfLWYgPHX+I367N1pB2BquhBsgkxcAAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1sLnht&#10;bFBLAQItABQABgAIAAAAIQDAcf+HvwAAANoAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABAD1AAAAhAMAAAAA&#10;"/>
                       <v:rect id="Rectangle 21" o:spid="_x0000_s1029" style="position:absolute;left:7853;top:2325;width:300;height:315;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEArz1aHMEA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQYvCMBSE74L/ITzBm6a6sGg1iigu7lHrxduzebbV&#10;5qU0Uau/3giCx2FmvmGm88aU4ka1KywrGPQjEMSp1QVnCvbJujcC4TyyxtIyKXiQg/ms3ZpirO2d&#10;t3Tb+UwECLsYFeTeV7GULs3JoOvbijh4J1sb9EHWmdQ13gPclHIYRb/SYMFhIceKljmll93VKDgW&#10;wz0+t8lfZMbrH//fJOfrYaVUt9MsJiA8Nf4b/rQ3WsEY3lfCDZCzFwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAK89WhzBAAAA2gAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DC70885" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-126"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B72D1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3383,67 +3306,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7DC7089D" w14:textId="77777777" w:rsidR="004F0321" w:rsidRPr="004F0321" w:rsidRDefault="004F0321" w:rsidP="006F5EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DC7089E" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B72D1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>___/__</w:t>
-[...15 lines deleted...]
-              <w:t>__</w:t>
+              <w:t>___/___/___</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DC7089F" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="00AD7623">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DC708A0" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -3526,83 +3433,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7DC708A5" w14:textId="77777777" w:rsidR="004F0321" w:rsidRPr="004F0321" w:rsidRDefault="004F0321" w:rsidP="006F5EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DC708A6" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B72D1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>__</w:t>
-[...31 lines deleted...]
-              <w:t>__</w:t>
+              <w:t>___/___/___</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DC708A7" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DC708A8" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="00AD7623">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
@@ -3694,350 +3569,208 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7DC708AE" w14:textId="77777777" w:rsidR="004F0321" w:rsidRPr="004F0321" w:rsidRDefault="004F0321" w:rsidP="006F5EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DC708AF" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B72D1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>__</w:t>
-[...31 lines deleted...]
-              <w:t>__</w:t>
+              <w:t>___/___/___</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DC708B0" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w14:paraId="7DC708C4" w14:textId="77777777" w:rsidTr="00127F6D">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DC708B2" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="00AD7623">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DC708B3" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Researcher</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="001B72D1">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> must contact </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001B72D1">
+              <w:t xml:space="preserve"> must contact OFM and brings these document with you.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DC708B4" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DC708B5" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
+            <w:pPr>
+              <w:ind w:right="-126"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>OFM</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            </w:pPr>
             <w:r w:rsidRPr="001B72D1">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and </w:t>
-[...83 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidRPr="001B72D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Project</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Budget Form </w:t>
+              <w:t xml:space="preserve"> Project Budget Form </w:t>
             </w:r>
             <w:r w:rsidRPr="001B72D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="001B72D1">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Please contact your Dept. for a Project Budget Form.)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DC708B6" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:ind w:right="-126"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B72D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidRPr="001B72D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> A</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> copy of Research Grant Contract </w:t>
+              <w:t xml:space="preserve"> A copy of Research Grant Contract </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DC708B7" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:ind w:right="-126"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B72D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:r w:rsidRPr="001B72D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
@@ -4090,133 +3823,83 @@
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056027A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="0056027A" w:rsidRPr="0056027A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Assoc.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Assoc. Prof. Dr. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0056027A" w:rsidRPr="0056027A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+              <w:t>Chanintorn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0056027A" w:rsidRPr="0056027A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Prof.</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0056027A" w:rsidRPr="0056027A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...51 lines deleted...]
-              </w:rPr>
               <w:t>Jittawiriyanukoon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0056027A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DC708BB" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B72D1">
               <w:rPr>
@@ -4227,67 +3910,51 @@
               <w:t>Chairman, AU Research Support Committee</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DC708BC" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="006F5EAE" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DC708BD" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B72D1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>___/__</w:t>
-[...15 lines deleted...]
-              <w:t>__</w:t>
+              <w:t>___/___/___</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DC708BE" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DC708BF" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -4407,67 +4074,51 @@
               <w:t>Chairman, AU Research Support Committee</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DC708C2" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="006F5EAE" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DC708C3" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="006F5EAE" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>___/__</w:t>
-[...15 lines deleted...]
-              <w:t>__</w:t>
+              <w:t>___/___/___</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B700CE" w:rsidRPr="001B72D1" w14:paraId="7DC708C7" w14:textId="77777777" w:rsidTr="00127F6D">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DC708C5" w14:textId="77777777" w:rsidR="00B700CE" w:rsidRPr="001B72D1" w:rsidRDefault="00B700CE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="76"/>
               <w:ind w:right="1149"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -4475,125 +4126,103 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DC708C6" w14:textId="77777777" w:rsidR="00B700CE" w:rsidRPr="001B72D1" w:rsidRDefault="00B700CE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="76"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Researcher</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="001B72D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> must remit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="001B72D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> clear </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">all </w:t>
             </w:r>
             <w:r w:rsidRPr="001B72D1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">receipts at </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Dept. </w:t>
+              <w:t xml:space="preserve">receipts at Financial Dept. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w14:paraId="7DC708CD" w14:textId="77777777" w:rsidTr="00127F6D">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="7DC708C8" w14:textId="77777777" w:rsidR="006F5EAE" w:rsidRPr="001B72D1" w:rsidRDefault="006F5EAE" w:rsidP="006F5EAE">
             <w:pPr>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:left="-86" w:right="-130"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -4767,51 +4396,51 @@
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
                   <w:pict>
                     <v:group w14:anchorId="263460BD" id="Group 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:34.05pt;margin-top:1.9pt;width:317.9pt;height:14.2pt;z-index:251659264" coordorigin="3413,14846" coordsize="6358,284" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0Boa/QIAAPkLAAAOAAAAZHJzL2Uyb0RvYy54bWzsVm1v2yAQ/j5p/wHxfbVjO2li1amqvmlS&#10;t1Xq9gMIxjYbBg9InO7X9wA3TbJIkzq1n5JICHzHcfc8dwdn5+tWoBXThitZ4NFJjBGTVJVc1gX+&#10;8f3m0xQjY4ksiVCSFfiRGXw+//jhrO9ylqhGiZJpBEakyfuuwI21XR5FhjasJeZEdUyCsFK6JRaW&#10;uo5KTXqw3oooieNJ1CtddlpRZgx8vQpCPPf2q4pR+62qDLNIFBh8s37Ufly4MZqfkbzWpGs4Hdwg&#10;r/CiJVzCoRtTV8QStNT8L1Mtp1oZVdkTqtpIVRWnzMcA0YzivWhutVp2PpY67+tuAxNAu4fTq83S&#10;r6t7jXhZ4AQjSVqgyJ+KksRh03d1Diq3unvo7nUIEKZ3iv4yII725W5dB2W06L+oEuyRpVUem3Wl&#10;W2cCokZrT8HjhgK2tojCxyxOT9MUmKIgG03jNBs4og0Q6bal2SjFyEmzaTYJBNLmetg/SceQcW5z&#10;Ms2cMCJ5ONf7OvjmAoN8My+Qmv+D9KEhHfNMGYfXACn4GSC9AAi8CkrSAKtXe8bUBECRVJcNkTW7&#10;0Fr1DSMleDXyQTh3wW7Y4BYG6PgnwoegegY6jUeHcSJ5p429ZapFblJgzevGepc8i2R1Z6zPhHKI&#10;jpQ/wVbVCqicFRFoHMMvEFNv6UCCvegkk2zmyQN+Boswez7ZmTdK8PKGC+EXul5cCo3AfIFvEvcf&#10;yN1RExL1BZ6Nk7F3dUdmtk04D4OPcOqOWsstNCTB2wJPN0okd2xcy9K3C0u4CHPYLKQvg8BIyKuF&#10;Kh+BHa1Ct4HuCJNG6T8Y9dBpCmx+L4lmGInPEhiejTJIcmT9IhufJrDQ25LFtoRICqYKbDEK00sb&#10;2tmy80S5jHGISeWSruI2lKnJg1eDs5D671QD2YEa8IW5k9JAwhvVwCSezPbbxbEGXBn57PZ1eqyB&#10;zdX6JvfA+EANjN/xHphlp9BTdq/MYw0ca8A/gYZXHLwv/WNpeAu7B+z22mu9vNjnTwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhADC9B3zeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AUxO+C32F5&#10;gje7+YO1TbMppainIrQVxNs2+5qEZt+G7DZJv73Pkx6HGWZ+k68n24oBe984UhDPIhBIpTMNVQo+&#10;j29PCxA+aDK6dYQKbuhhXdzf5TozbqQ9DodQCS4hn2kFdQhdJqUva7Taz1yHxN7Z9VYHln0lTa9H&#10;LretTKJoLq1uiBdq3eG2xvJyuFoF76MeN2n8Ouwu5+3t+/j88bWLUanHh2mzAhFwCn9h+MVndCiY&#10;6eSuZLxoFcwXMScVpHyA7ZcoXYI4sU4SkEUu//MXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDb0Boa/QIAAPkLAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAwvQd83gAAAAcBAAAPAAAAAAAAAAAAAAAAAFcFAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAYgYAAAAA&#10;">
                       <v:shapetype id="_x0000_t13" coordsize="21600,21600" o:spt="13" adj="16200,5400" path="m@0,l@0@1,0@1,0@2@0@2@0,21600,21600,10800xe">
                         <v:stroke joinstyle="miter"/>
                         <v:formulas>
                           <v:f eqn="val #0"/>
                           <v:f eqn="val #1"/>
                           <v:f eqn="sum height 0 #1"/>
                           <v:f eqn="sum 10800 0 #1"/>
                           <v:f eqn="sum width 0 #0"/>
                           <v:f eqn="prod @4 @3 10800"/>
                           <v:f eqn="sum width 0 @5"/>
                         </v:formulas>
                         <v:path o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,@1,@6,@2"/>
                         <v:handles>
                           <v:h position="#0,#1" xrange="0,21600" yrange="0,10800"/>
                         </v:handles>
                       </v:shapetype>
                       <v:shape id="AutoShape 23" o:spid="_x0000_s1027" type="#_x0000_t13" style="position:absolute;left:3413;top:14846;width:301;height:284;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAyOYYTcIA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE70L/w/KE3nRjCyKpq4gQMKfWKOn1kX0m&#10;wezbdHeraX+9Kwgeh5n5hlmuB9OJCznfWlYwmyYgiCurW64VHA/ZZAHCB2SNnWVS8Ece1quX0RJT&#10;ba+8p0sRahEh7FNU0ITQp1L6qiGDfmp74uidrDMYonS11A6vEW46+ZYkc2mw5bjQYE/bhqpz8WsU&#10;bPLdt/uXWZnrM+bF8PP5VWZSqdfxsPkAEWgIz/CjvdMK3uF+Jd4AuboBAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQDI5hhNwgAAANoAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" fillcolor="#f2f2f2"/>
                       <v:shape id="AutoShape 24" o:spid="_x0000_s1028" type="#_x0000_t13" style="position:absolute;left:6069;top:14846;width:301;height:284;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEARw+AOcIA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE70L/w/KE3nRjKSKpq4gQMKfWKOn1kX0m&#10;wezbdHeraX+9Kwgeh5n5hlmuB9OJCznfWlYwmyYgiCurW64VHA/ZZAHCB2SNnWVS8Ece1quX0RJT&#10;ba+8p0sRahEh7FNU0ITQp1L6qiGDfmp74uidrDMYonS11A6vEW46+ZYkc2mw5bjQYE/bhqpz8WsU&#10;bPLdt/uXWZnrM+bF8PP5VWZSqdfxsPkAEWgIz/CjvdMK3uF+Jd4AuboBAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQBHD4A5wgAAANoAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" fillcolor="#f2f2f2"/>
                       <v:shape id="AutoShape 25" o:spid="_x0000_s1029" type="#_x0000_t13" style="position:absolute;left:9470;top:14846;width:301;height:284;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAKEMlosIA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE70L/w/KE3nRjoSKpq4gQMKfWKOn1kX0m&#10;wezbdHeraX+9Kwgeh5n5hlmuB9OJCznfWlYwmyYgiCurW64VHA/ZZAHCB2SNnWVS8Ece1quX0RJT&#10;ba+8p0sRahEh7FNU0ITQp1L6qiGDfmp74uidrDMYonS11A6vEW46+ZYkc2mw5bjQYE/bhqpz8WsU&#10;bPLdt/uXWZnrM+bF8PP5VWZSqdfxsPkAEWgIz/CjvdMK3uF+Jd4AuboBAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQAoQyWiwgAAANoAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" fillcolor="#f2f2f2"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
@@ -4874,143 +4503,145 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">               IRAS           OFM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7DC708CE" w14:textId="77777777" w:rsidR="006448FF" w:rsidRPr="006F5EAE" w:rsidRDefault="006448FF" w:rsidP="00A94FDA">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="76"/>
         <w:ind w:right="1149"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006448FF" w:rsidRPr="006F5EAE" w:rsidSect="00A94FDA">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="900" w:right="840" w:bottom="630" w:left="1680" w:header="0" w:footer="759" w:gutter="0"/>
       <w:cols w:space="720" w:equalWidth="0">
         <w:col w:w="9387"/>
       </w:cols>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7AF01BFC" w14:textId="77777777" w:rsidR="00133DC6" w:rsidRDefault="00133DC6" w:rsidP="006C0AE2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="767C106C" w14:textId="77777777" w:rsidR="00133DC6" w:rsidRDefault="00133DC6" w:rsidP="006C0AE2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Uni">
+    <w:altName w:val="MS Gothic"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B334AAFF" w:usb1="F9DFFFFF" w:usb2="0000003E" w:usb3="00000000" w:csb0="001F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="7DC708DF" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="00C52D3C">
     <w:pPr>
       <w:kinsoku w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7DC708E0" wp14:editId="7DC708E1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6545580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10070465</wp:posOffset>
               </wp:positionV>
@@ -5067,103 +4698,157 @@
                             <w:overflowPunct w:val="0"/>
                             <w:spacing w:line="265" w:lineRule="exact"/>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:rFonts w:cs="Times New Roman"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="7DC708E0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:515.4pt;margin-top:792.95pt;width:10pt;height:14pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDS7UxM0gEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJw1IYcYquRYcB&#10;3QVo9wGyLNnGbFEjldjZ14+S43SXt6IvAi1Sh+cc0rvraejF0SB14Eq5XuVSGKeh7lxTyu9P9++u&#10;pKCgXK16cKaUJ0Pyev/2zW70hdlAC31tUDCIo2L0pWxD8EWWkW7NoGgF3jhOWsBBBf7EJqtRjYw+&#10;9Nkmz99nI2DtEbQh4tu7OSn3Cd9ao8NXa8kE0ZeSuYV0YjqreGb7nSoaVL7t9JmGegGLQXWOm16g&#10;7lRQ4oDdf1BDpxEIbFhpGDKwttMmaWA16/wfNY+t8iZpYXPIX2yi14PVX46P/huKMH2AiQeYRJB/&#10;AP2DhIPbVrnG3CDC2BpVc+N1tCwbPRXnp9FqKiiCVONnqHnI6hAgAU0Wh+gK6xSMzgM4XUw3UxA6&#10;ttxs85wzmlPr7faK49hBFctjjxQ+GhhEDEqJPNMEro4PFObSpST2cnDf9X2aa+/+umDMeJPIR74z&#10;8zBVE1dHERXUJ5aBMK8JrzUHLeAvKUZekVLSz4NCI0X/ybEVcZ+WAJegWgLlND8tZZBiDm/DvHcH&#10;j13TMvJstoMbtst2ScozizNPHnsy47yica/+/E5Vzz/S/jcAAAD//wMAUEsDBBQABgAIAAAAIQCv&#10;l3rn4QAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF2qRE2IU1UITkiI&#10;NBw4OrGbWI3XIXbb8PdsTnCb2R3Nvi12sxvYxUzBepSwXglgBluvLXYSPuvXhy2wEBVqNXg0En5M&#10;gF15e1OoXPsrVuZyiB2jEgy5ktDHOOach7Y3ToWVHw3S7ugnpyLZqeN6UlcqdwN/FCLlTlmkC70a&#10;zXNv2tPh7CTsv7B6sd/vzUd1rGxdZwLf0pOU93fz/glYNHP8C8OCT+hQElPjz6gDG8iLjSD2SCrZ&#10;JhmwJSOSZdaQStebDHhZ8P9/lL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0u1MTNIB&#10;AACQAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr5d6&#10;5+EAAAAPAQAADwAAAAAAAAAAAAAAAAAsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="7DC708E8" w14:textId="77777777" w:rsidR="0027040B" w:rsidRDefault="0027040B">
                     <w:pPr>
                       <w:kinsoku w:val="0"/>
                       <w:overflowPunct w:val="0"/>
                       <w:spacing w:line="265" w:lineRule="exact"/>
                       <w:ind w:left="40"/>
                       <w:rPr>
                         <w:rFonts w:cs="Times New Roman"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1861B579" w14:textId="77777777" w:rsidR="00133DC6" w:rsidRDefault="00133DC6" w:rsidP="006C0AE2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5D82F842" w14:textId="77777777" w:rsidR="00133DC6" w:rsidRDefault="00133DC6" w:rsidP="006C0AE2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="7E36A504" w14:textId="77777777" w:rsidR="00EE3E8E" w:rsidRPr="00EE3E8E" w:rsidRDefault="00EE3E8E" w:rsidP="00EE3E8E">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="2"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="26010E94" w14:textId="59BB36EA" w:rsidR="00EE3E8E" w:rsidRDefault="00EE3E8E" w:rsidP="00EE3E8E">
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="2"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>AU-R1-</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="2"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6BC2F470" w14:textId="77777777" w:rsidR="00EE3E8E" w:rsidRDefault="00EE3E8E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:hint="cs"/>
+        <w:cs/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000885"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -5751,119 +5436,117 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2030788820">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1045831165">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="153686453">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1241601848">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1651397747">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1318996992">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1274902699">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1414857077">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="160"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A0B97"/>
     <w:rsid w:val="000425AD"/>
     <w:rsid w:val="000735DC"/>
     <w:rsid w:val="0009068A"/>
     <w:rsid w:val="000E438A"/>
     <w:rsid w:val="000E58C2"/>
     <w:rsid w:val="00116276"/>
     <w:rsid w:val="00122E60"/>
     <w:rsid w:val="00127F6D"/>
     <w:rsid w:val="00133DC6"/>
     <w:rsid w:val="001B72D1"/>
     <w:rsid w:val="001D1A7A"/>
     <w:rsid w:val="001E6F94"/>
     <w:rsid w:val="00215899"/>
     <w:rsid w:val="0027040B"/>
     <w:rsid w:val="0027692F"/>
     <w:rsid w:val="002A652D"/>
     <w:rsid w:val="002F3797"/>
     <w:rsid w:val="003101D9"/>
     <w:rsid w:val="0033568B"/>
     <w:rsid w:val="00363EFE"/>
     <w:rsid w:val="003652AB"/>
     <w:rsid w:val="003669DE"/>
@@ -5920,103 +5603,104 @@
     <w:rsid w:val="00AB1EBE"/>
     <w:rsid w:val="00AD0E91"/>
     <w:rsid w:val="00AD7623"/>
     <w:rsid w:val="00B700CE"/>
     <w:rsid w:val="00BE3FE5"/>
     <w:rsid w:val="00BF3916"/>
     <w:rsid w:val="00BF396D"/>
     <w:rsid w:val="00BF5FB0"/>
     <w:rsid w:val="00C04200"/>
     <w:rsid w:val="00C4272D"/>
     <w:rsid w:val="00C51A8F"/>
     <w:rsid w:val="00C52D3C"/>
     <w:rsid w:val="00CB012C"/>
     <w:rsid w:val="00CB15AC"/>
     <w:rsid w:val="00CE1237"/>
     <w:rsid w:val="00CE5B3A"/>
     <w:rsid w:val="00CF754C"/>
     <w:rsid w:val="00D118FD"/>
     <w:rsid w:val="00D11CC5"/>
     <w:rsid w:val="00D25D8D"/>
     <w:rsid w:val="00D41E04"/>
     <w:rsid w:val="00DA3806"/>
     <w:rsid w:val="00E25A7C"/>
     <w:rsid w:val="00E50912"/>
     <w:rsid w:val="00E5728C"/>
+    <w:rsid w:val="00EE3E8E"/>
     <w:rsid w:val="00EF29FD"/>
     <w:rsid w:val="00F41F54"/>
     <w:rsid w:val="00F70A0C"/>
     <w:rsid w:val="00F844A3"/>
     <w:rsid w:val="00F85D34"/>
     <w:rsid w:val="00FA7113"/>
     <w:rsid w:val="00FC33F5"/>
     <w:rsid w:val="00FE2F5D"/>
     <w:rsid w:val="00FE4B98"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7DC70853"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{C1922A88-B432-408C-B94C-8388DECCFC62}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
@@ -6266,55 +5950,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
@@ -6550,68 +6229,66 @@
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="002F3797"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F70A0C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00F70A0C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FC33F5"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FC33F5"/>
     <w:rPr>
@@ -6688,58 +6365,58 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006448FF"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6964,52 +6641,52 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>357</Words>
-  <Characters>2040</Characters>
+  <Words>238</Words>
+  <Characters>2159</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2393</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>